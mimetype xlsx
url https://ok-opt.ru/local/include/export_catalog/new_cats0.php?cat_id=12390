--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -121,170 +121,176 @@
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>SIO-100204</t>
   </si>
   <si>
     <t>330795-00</t>
   </si>
   <si>
     <t>Соединитель (коннектор) для шланга 3/4", с аквастопом, пластик ЖУК</t>
   </si>
   <si>
     <t>154.53 руб.</t>
   </si>
   <si>
     <t>SIO-100205</t>
   </si>
   <si>
     <t>5809Е</t>
   </si>
   <si>
     <t>Соединитель (коннектор) для шланга 1/2", без аквастопа, мягкий пластик</t>
   </si>
   <si>
-    <t>109.48 руб.</t>
+    <t>107.10 руб.</t>
   </si>
   <si>
     <t>SIO-100206</t>
   </si>
   <si>
     <t>5819Е</t>
   </si>
   <si>
     <t>Соединитель (коннектор) для шланга 3/4", без аквастопа, мягкий пластик</t>
   </si>
   <si>
-    <t>123.25 руб.</t>
+    <t>119.00 руб.</t>
   </si>
   <si>
     <t>SIO-100208</t>
   </si>
   <si>
     <t>5820Е</t>
   </si>
   <si>
     <t>Соединитель (коннектор) для шланга 3/4", с аквастопом, мягкий пластик</t>
   </si>
   <si>
-    <t>131.07 руб.</t>
+    <t>129.20 руб.</t>
   </si>
   <si>
     <t>SIO-100209</t>
   </si>
   <si>
     <t>5808Е</t>
   </si>
   <si>
     <t>Муфта соединительная для шлангов 1/2"-1/2" мягкий пластик</t>
   </si>
   <si>
-    <t>89.93 руб.</t>
+    <t>88.40 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>SIO-100210</t>
   </si>
   <si>
     <t>5818Е</t>
   </si>
   <si>
     <t>Муфта соединительная для шлангов 3/4"-3/4" мягкий пластик</t>
   </si>
   <si>
     <t>SIO-100211</t>
   </si>
   <si>
     <t>Разветвитель на кран 2-х канальный пластик с адаптером 1/2-3/4 внутр р.</t>
   </si>
   <si>
     <t>175.95 руб.</t>
   </si>
   <si>
     <t>SIO-100212</t>
   </si>
   <si>
     <t>Соединитель штуцерный под коннектор для шлангов</t>
   </si>
   <si>
-    <t>50.83 руб.</t>
+    <t>51.00 руб.</t>
   </si>
   <si>
     <t>SIO-100213</t>
   </si>
   <si>
     <t>Тройник штуцерный под коннектор для шлангов</t>
   </si>
   <si>
-    <t>62.56 руб.</t>
+    <t>61.20 руб.</t>
   </si>
   <si>
     <t>SIO-100214</t>
   </si>
   <si>
     <t>Штуцер для шлангов 1/2" внутренняя резьба, пластик</t>
   </si>
   <si>
+    <t>49.30 руб.</t>
+  </si>
+  <si>
     <t>SIO-100215</t>
   </si>
   <si>
     <t>Штуцер для шлангов 3/4" внутренняя резьба, пластик</t>
   </si>
   <si>
-    <t>46.92 руб.</t>
+    <t>45.90 руб.</t>
   </si>
   <si>
     <t>SIO-100216</t>
   </si>
   <si>
     <t>Штуцер для шлангов 1/2" наружняя резьба, пластик</t>
   </si>
   <si>
-    <t>45.05 руб.</t>
+    <t>44.20 руб.</t>
   </si>
   <si>
     <t>SIO-100217</t>
   </si>
   <si>
     <t>Штуцер для шлангов 3/4" наружняя резьба, пластик</t>
   </si>
   <si>
+    <t>37.40 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100218</t>
+  </si>
+  <si>
+    <t>4435-00</t>
+  </si>
+  <si>
+    <t>Штуцер для шлангов 1/2" внутренняя резьба, пластик ЖУК</t>
+  </si>
+  <si>
     <t>39.10 руб.</t>
   </si>
   <si>
-    <t>SIO-100218</t>
-[...7 lines deleted...]
-  <si>
     <t>SIO-100219</t>
   </si>
   <si>
     <t>332782-00</t>
   </si>
   <si>
     <t>Штуцер для шлангов 3/4" внутренняя резьба, пластик ЖУК</t>
   </si>
   <si>
     <t>41.14 руб.</t>
   </si>
   <si>
     <t>SIO-100220</t>
   </si>
   <si>
     <t>4411-00</t>
   </si>
   <si>
     <t>Штуцер для шлангов 1/2" и 3/4 внутренняя резьба, пластик</t>
   </si>
   <si>
     <t>SIO-100221</t>
   </si>
   <si>
     <t>0567-00</t>
@@ -316,108 +322,108 @@
   <si>
     <t>Пистолет для полива 1 режим с фиксатором ЖУК</t>
   </si>
   <si>
     <t>281.52 руб.</t>
   </si>
   <si>
     <t>SIO-100224</t>
   </si>
   <si>
     <t>3261-00</t>
   </si>
   <si>
     <t>291.38 руб.</t>
   </si>
   <si>
     <t>SIO-100225</t>
   </si>
   <si>
     <t>YM7208</t>
   </si>
   <si>
     <t>Пистолет для полива 1 режим, пластик, мягкая ручка</t>
   </si>
   <si>
-    <t>379.27 руб.</t>
+    <t>372.30 руб.</t>
   </si>
   <si>
     <t>SIO-100226</t>
   </si>
   <si>
     <t>Пистолет для полива 1 режим, металл</t>
   </si>
   <si>
     <t>961.86 руб.</t>
   </si>
   <si>
     <t>SIO-100227</t>
   </si>
   <si>
     <t>7204D</t>
   </si>
   <si>
     <t>Пистолет для полива 8 режимов, металл, мягкая ручка</t>
   </si>
   <si>
-    <t>1 063.52 руб.</t>
+    <t>1 042.10 руб.</t>
   </si>
   <si>
     <t>SIO-100228</t>
   </si>
   <si>
     <t>Пистолет для полива 7 режимов, металл, мягкая ручка</t>
   </si>
   <si>
-    <t>1 110.44 руб.</t>
+    <t>1 088.00 руб.</t>
   </si>
   <si>
     <t>SIO-100229</t>
   </si>
   <si>
     <t>Душ металл 9 режимов Belamos короткий (6307)</t>
   </si>
   <si>
     <t>1 233.69 руб.</t>
   </si>
   <si>
     <t>SIO-100230</t>
   </si>
   <si>
     <t>Душ металл телескопический 9 режимов Belamos (6303)</t>
   </si>
   <si>
     <t>1 504.80 руб.</t>
   </si>
   <si>
     <t>SIO-100231</t>
   </si>
   <si>
     <t>Душ металл 9 режимов Belamos (6305)</t>
   </si>
   <si>
-    <t>1 450.61 руб.</t>
+    <t>1 421.20 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1846,52 +1852,52 @@
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*129.03</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883075</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2">
-        <v>0</v>
+      <c r="G5" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*148.58</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883076</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1964,926 +1970,926 @@
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*109.48</f>
+        <f>J8*107.10</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883079</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G9" s="2">
-        <v>4</v>
+      <c r="G9" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*123.25</f>
+        <f>J9*119.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883081</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*131.07</f>
+        <f>J10*129.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883082</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*89.93</f>
+        <f>J11*88.40</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>883083</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*123.25</f>
+        <f>J12*119.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>883084</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1">
         <v>5002</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G13" s="2">
-        <v>1</v>
+      <c r="G13" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*175.95</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>883085</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1">
         <v>5804</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*50.83</f>
+        <f>J14*51.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>883086</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1">
         <v>5803</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*62.56</f>
+        <f>J15*61.20</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>883087</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1">
         <v>5705</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*50.83</f>
+        <f>J16*49.30</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883088</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" s="1">
         <v>5805</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*46.92</f>
+        <f>J17*45.90</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883089</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1">
         <v>5701</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*45.05</f>
+        <f>J18*44.20</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>883090</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" s="1">
         <v>5801</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*39.10</f>
+        <f>J19*37.40</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>883091</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*39.10</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883092</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*41.14</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883093</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*39.10</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883094</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*101.66</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883095</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*265.88</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>883096</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*281.52</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>883097</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*291.38</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883098</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*379.27</f>
+        <f>J27*372.30</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883099</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D28" s="1">
         <v>7215</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G28" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*961.86</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883100</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G29" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1063.52</f>
+        <f>J29*1042.10</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883101</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D30" s="1">
         <v>7216</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>111</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1110.44</f>
+        <f>J30*1088.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883102</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D31" s="1">
         <v>6307</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G31" s="2">
         <v>3</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1233.69</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883103</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D32" s="1">
         <v>6303</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G32" s="2">
         <v>1</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1504.80</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>883104</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D33" s="1">
         <v>6305</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G33" s="2">
         <v>3</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*1450.61</f>
+        <f>J33*1421.20</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>