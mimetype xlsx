--- v1 (2026-05-13)
+++ v2 (2026-07-14)
@@ -97,210 +97,210 @@
   <si>
     <t>SIO-100202</t>
   </si>
   <si>
     <t>4466-00</t>
   </si>
   <si>
     <t>Соединитель (коннектор) для шланга 3/4", без аквастопа, пластик ЖУК</t>
   </si>
   <si>
     <t>148.58 руб.</t>
   </si>
   <si>
     <t>SIO-100203</t>
   </si>
   <si>
     <t>330801-00</t>
   </si>
   <si>
     <t>Соединитель (коннектор) для шланга 1/2", с аквастопом, пластик ЖУК</t>
   </si>
   <si>
     <t>136.85 руб.</t>
   </si>
   <si>
+    <t>SIO-100204</t>
+  </si>
+  <si>
+    <t>330795-00</t>
+  </si>
+  <si>
+    <t>Соединитель (коннектор) для шланга 3/4", с аквастопом, пластик ЖУК</t>
+  </si>
+  <si>
+    <t>154.53 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100205</t>
+  </si>
+  <si>
+    <t>5809Е</t>
+  </si>
+  <si>
+    <t>Соединитель (коннектор) для шланга 1/2", без аквастопа, мягкий пластик</t>
+  </si>
+  <si>
+    <t>107.10 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100206</t>
+  </si>
+  <si>
+    <t>5819Е</t>
+  </si>
+  <si>
+    <t>Соединитель (коннектор) для шланга 3/4", без аквастопа, мягкий пластик</t>
+  </si>
+  <si>
+    <t>119.00 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100208</t>
+  </si>
+  <si>
+    <t>5820Е</t>
+  </si>
+  <si>
+    <t>Соединитель (коннектор) для шланга 3/4", с аквастопом, мягкий пластик</t>
+  </si>
+  <si>
+    <t>129.20 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>SIO-100209</t>
+  </si>
+  <si>
+    <t>5808Е</t>
+  </si>
+  <si>
+    <t>Муфта соединительная для шлангов 1/2"-1/2" мягкий пластик</t>
+  </si>
+  <si>
+    <t>88.40 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100210</t>
+  </si>
+  <si>
+    <t>5818Е</t>
+  </si>
+  <si>
+    <t>Муфта соединительная для шлангов 3/4"-3/4" мягкий пластик</t>
+  </si>
+  <si>
+    <t>SIO-100211</t>
+  </si>
+  <si>
+    <t>Разветвитель на кран 2-х канальный пластик с адаптером 1/2-3/4 внутр р.</t>
+  </si>
+  <si>
+    <t>175.95 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100212</t>
+  </si>
+  <si>
+    <t>Соединитель штуцерный под коннектор для шлангов</t>
+  </si>
+  <si>
+    <t>51.00 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100213</t>
+  </si>
+  <si>
+    <t>Тройник штуцерный под коннектор для шлангов</t>
+  </si>
+  <si>
+    <t>61.20 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100214</t>
+  </si>
+  <si>
+    <t>Штуцер для шлангов 1/2" внутренняя резьба, пластик</t>
+  </si>
+  <si>
+    <t>49.30 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100215</t>
+  </si>
+  <si>
+    <t>Штуцер для шлангов 3/4" внутренняя резьба, пластик</t>
+  </si>
+  <si>
+    <t>45.90 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100216</t>
+  </si>
+  <si>
+    <t>Штуцер для шлангов 1/2" наружняя резьба, пластик</t>
+  </si>
+  <si>
+    <t>44.20 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100217</t>
+  </si>
+  <si>
+    <t>Штуцер для шлангов 3/4" наружняя резьба, пластик</t>
+  </si>
+  <si>
+    <t>37.40 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100218</t>
+  </si>
+  <si>
+    <t>4435-00</t>
+  </si>
+  <si>
+    <t>Штуцер для шлангов 1/2" внутренняя резьба, пластик ЖУК</t>
+  </si>
+  <si>
+    <t>39.10 руб.</t>
+  </si>
+  <si>
+    <t>SIO-100219</t>
+  </si>
+  <si>
+    <t>332782-00</t>
+  </si>
+  <si>
+    <t>Штуцер для шлангов 3/4" внутренняя резьба, пластик ЖУК</t>
+  </si>
+  <si>
+    <t>41.14 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...157 lines deleted...]
-    <t>41.14 руб.</t>
   </si>
   <si>
     <t>SIO-100220</t>
   </si>
   <si>
     <t>4411-00</t>
   </si>
   <si>
     <t>Штуцер для шлангов 1/2" и 3/4 внутренняя резьба, пластик</t>
   </si>
   <si>
     <t>SIO-100221</t>
   </si>
   <si>
     <t>0567-00</t>
   </si>
   <si>
     <t>Насадка  распылительная 1/2"-3/4" ЖУК</t>
   </si>
   <si>
     <t>101.66 руб.</t>
   </si>
   <si>
     <t>SIO-100222</t>
   </si>
@@ -1852,717 +1852,717 @@
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*129.03</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883075</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>16</v>
+      <c r="G5" s="2">
+        <v>-1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*148.58</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883076</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*136.85</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>883077</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*154.53</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883078</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G8" s="2">
+        <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*107.10</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883079</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*119.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883081</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*129.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883082</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>47</v>
+      <c r="G11" s="2">
+        <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*88.40</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>883083</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*119.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>883084</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D13" s="1">
         <v>5002</v>
       </c>
       <c r="E13" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="G13" s="2">
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*175.95</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>883085</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D14" s="1">
         <v>5804</v>
       </c>
       <c r="E14" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G14" s="2">
+        <v>5</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*51.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>883086</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1">
         <v>5803</v>
       </c>
       <c r="E15" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*61.20</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>883087</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D16" s="1">
         <v>5705</v>
       </c>
       <c r="E16" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="G16" s="2">
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*49.30</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883088</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1">
         <v>5805</v>
       </c>
       <c r="E17" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G17" s="2">
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*45.90</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883089</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D18" s="1">
         <v>5701</v>
       </c>
       <c r="E18" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="G18" s="2">
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*44.20</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>883090</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D19" s="1">
         <v>5801</v>
       </c>
       <c r="E19" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*37.40</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>883091</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*39.10</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883092</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F21" s="2" t="s">
+      <c r="G21" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*41.14</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883093</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>74</v>
+      </c>
+      <c r="G22" s="2">
+        <v>5</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*39.10</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883094</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*101.66</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883095</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*265.88</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>883096</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -2588,296 +2588,296 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*281.52</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>883097</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*291.38</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883098</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*372.30</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883099</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D28" s="1">
         <v>7215</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*961.86</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883100</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1042.10</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883101</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D30" s="1">
         <v>7216</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>47</v>
+      <c r="G30" s="2">
+        <v>4</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1088.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883102</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="1">
         <v>6307</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G31" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1233.69</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883103</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="1">
         <v>6303</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1504.80</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>883104</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="1">
         <v>6305</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G33" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*1421.20</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>