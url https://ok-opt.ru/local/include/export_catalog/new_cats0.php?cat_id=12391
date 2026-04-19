--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -69,194 +69,197 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с отводами</t>
   </si>
   <si>
     <t>Коллектора НЕРЖ. сталь VALTEC</t>
   </si>
   <si>
     <t>VLC-712001</t>
   </si>
   <si>
     <t>VTc.510.SS.080503</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 3 вых. 3/4" нар.   (1 /5шт)</t>
   </si>
   <si>
     <t>5 303.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-712002</t>
   </si>
   <si>
     <t>VTc.510.SS.080504</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 4 вых. 3/4" нар.   (1 /5шт)</t>
   </si>
   <si>
     <t>6 114.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>VLC-712003</t>
   </si>
   <si>
     <t>VTc.510.SS.080505</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 5 вых. 3/4" нар.   (1 /5шт)</t>
   </si>
   <si>
     <t>8 314.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-712004</t>
   </si>
   <si>
     <t>VTc.510.SS.080506</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 6 вых. 3/4" нар.   (1 /5шт)</t>
   </si>
   <si>
     <t>9 619.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-712005</t>
   </si>
   <si>
     <t>VTc.510.SS.080507</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 7 вых. 3/4" нар.   (1 /5шт)</t>
   </si>
   <si>
     <t>11 681.00 руб.</t>
   </si>
   <si>
     <t>VLC-712006</t>
   </si>
   <si>
     <t>VTc.510.SS.060403</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 3 вых. 1/2" нар.   (1 /12шт)</t>
   </si>
   <si>
     <t>2 546.00 руб.</t>
   </si>
   <si>
+    <t>VLC-712007</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060404</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 4 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>3 445.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712008</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060405</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 5 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>4 190.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712009</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060406</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 6 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>5 356.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712010</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060407</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 7 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>6 024.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712011</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060408</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 8 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>6 154.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712012</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060502</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 2 вых. 3/4" Евроконус    (1 /18шт)</t>
+  </si>
+  <si>
+    <t>1 524.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-712007</t>
-[...70 lines deleted...]
-  <si>
     <t>VLC-712013</t>
   </si>
   <si>
     <t>VTc.505.SS.060503</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 3 вых. 3/4" Евроконус   (1 /12шт)</t>
   </si>
   <si>
     <t>2 097.00 руб.</t>
   </si>
   <si>
     <t>VLC-712014</t>
   </si>
   <si>
     <t>VTc.505.SS.060504</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 4 вых. 3/4" Евроконус  (1 /10шт)</t>
   </si>
   <si>
     <t>2 675.00 руб.</t>
   </si>
   <si>
     <t>VLC-712015</t>
@@ -283,53 +286,50 @@
     <t>3 357.00 руб.</t>
   </si>
   <si>
     <t>VLC-712017</t>
   </si>
   <si>
     <t>VTc.505.SS.060507</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 7 вых. 3/4" Евроконус   (1 /10шт)</t>
   </si>
   <si>
     <t>4 036.00 руб.</t>
   </si>
   <si>
     <t>VLC-712018</t>
   </si>
   <si>
     <t>VTc.505.SS.060508</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 8 вых. 3/4" Евроконус   (1 /10шт)</t>
   </si>
   <si>
     <t>4 450.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-712019</t>
   </si>
   <si>
     <t>VTc.505.SS.060509</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 9 вых. 3/4" Евроконус   (1 /10шт)</t>
   </si>
   <si>
     <t>5 223.00 руб.</t>
   </si>
   <si>
     <t>VLC-712020</t>
   </si>
   <si>
     <t>VTc.505.SS.060510</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 10 вых. 3/4" Евроконус   (1 /10шт)</t>
   </si>
   <si>
     <t>5 355.00 руб.</t>
   </si>
@@ -1459,51 +1459,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdf5_86a5_11e9_8101_003048fd731b_409a69a5_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdf8_86a5_11e9_8101_003048fd731b_409a69a9_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdfb_86a5_11e9_8101_003048fd731b_409a69ad_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdfe_86a5_11e9_8101_003048fd731b_409a69b1_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe01_86a5_11e9_8101_003048fd731b_409a69b5_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe04_86a5_11e9_8101_003048fd731b_409a69b9_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe07_86a5_11e9_8101_003048fd731b_409a69bd_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe0a_86a5_11e9_8101_003048fd731b_409a69c1_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe0d_86a5_11e9_8101_003048fd731b_409a69c5_281f_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe10_86a5_11e9_8101_003048fd731b_409a69c9_281f_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe13_86a5_11e9_8101_003048fd731b_409a69cd_281f_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe16_86a5_11e9_8101_003048fd731b_409a69d1_281f_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe19_86a5_11e9_8101_003048fd731b_409a69d5_281f_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe1c_86a5_11e9_8101_003048fd731b_409a69d9_281f_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe1f_86a5_11e9_8101_003048fd731b_409a69dd_281f_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe22_86a5_11e9_8101_003048fd731b_409a69e1_281f_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe25_86a5_11e9_8101_003048fd731b_409a69e5_281f_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe28_86a5_11e9_8101_003048fd731b_409a69e9_281f_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe2b_86a5_11e9_8101_003048fd731b_409a69ed_281f_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe2e_86a5_11e9_8101_003048fd731b_409a69f1_281f_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a51_3466_11eb_81f3_003048fd731b_409a69f5_281f_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385886_ce99_11ef_a6b4_047c1617b143_1b5db49a_f93d_11ef_a6ea_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385888_ce99_11ef_a6b4_047c1617b143_1b5db49b_f93d_11ef_a6ea_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588a_ce99_11ef_a6b4_047c1617b143_1b5db49c_f93d_11ef_a6ea_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588c_ce99_11ef_a6b4_047c1617b143_1b5db49d_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588e_ce99_11ef_a6b4_047c1617b143_1b5db49e_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385890_ce99_11ef_a6b4_047c1617b143_1b5db49f_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b0_551c_11f0_a76e_047c1617b143_579e239d_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a53_3466_11eb_81f3_003048fd731b_46e460cb_281f_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a55_3466_11eb_81f3_003048fd731b_46e460cf_281f_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a57_3466_11eb_81f3_003048fd731b_46e460d3_281f_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a59_3466_11eb_81f3_003048fd731b_46e460d7_281f_11ed_a30f_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5b_3466_11eb_81f3_003048fd731b_46e460db_281f_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5d_3466_11eb_81f3_003048fd731b_46e460df_281f_11ed_a30f_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5f_3466_11eb_81f3_003048fd731b_46e460e3_281f_11ed_a30f_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a61_3466_11eb_81f3_003048fd731b_46e460e7_281f_11ed_a30f_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4af_c7a6_11ed_a3fe_047c1617b143_4396be4c_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b1_c7a6_11ed_a3fe_047c1617b143_4396be50_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b3_c7a6_11ed_a3fe_047c1617b143_4396be54_0312_11ef_a5a4_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b5_c7a6_11ed_a3fe_047c1617b143_4396be58_0312_11ef_a5a4_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b7_c7a6_11ed_a3fe_047c1617b143_4396be5c_0312_11ef_a5a4_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6d_f891_11ee_a597_047c1617b143_85119bc0_fcc8_11ef_a6ef_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6f_f891_11ee_a597_047c1617b143_85119bc3_fcc8_11ef_a6ef_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f69_9e75_11ef_a670_047c1617b143_579e22c5_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6b_9e75_11ef_a670_047c1617b143_579e22c9_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6d_9e75_11ef_a670_047c1617b143_579e22cd_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6f_9e75_11ef_a670_047c1617b143_579e22d1_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f71_9e75_11ef_a670_047c1617b143_579e22d5_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f73_9e75_11ef_a670_047c1617b143_579e22d9_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f75_9e75_11ef_a670_047c1617b143_579e22dd_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f77_9e75_11ef_a670_047c1617b143_579e22e1_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f79_9e75_11ef_a670_047c1617b143_579e22e5_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7b_9e75_11ef_a670_047c1617b143_579e22e9_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7d_9e75_11ef_a670_047c1617b143_579e22ed_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7f_9e75_11ef_a670_047c1617b143_579e22f1_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f81_9e75_11ef_a670_047c1617b143_579e22f5_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f83_9e75_11ef_a670_047c1617b143_579e22f9_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f85_9e75_11ef_a670_047c1617b143_579e22fd_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f87_9e75_11ef_a670_047c1617b143_579e2301_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f89_9e75_11ef_a670_047c1617b143_579e2305_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8b_9e75_11ef_a670_047c1617b143_579e2309_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8d_9e75_11ef_a670_047c1617b143_579e230d_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8f_9e75_11ef_a670_047c1617b143_579e2311_5a46_11f0_a775_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf1b_86a5_11e9_8101_003048fd731b_409a69f9_281f_11ed_a30f_00259070b48764.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf1f_86a5_11e9_8101_003048fd731b_409a69fd_281f_11ed_a30f_00259070b48765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf23_86a5_11e9_8101_003048fd731b_409a6a01_281f_11ed_a30f_00259070b48766.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf27_86a5_11e9_8101_003048fd731b_409a6a05_281f_11ed_a30f_00259070b48767.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf2b_86a5_11e9_8101_003048fd731b_409a6a09_281f_11ed_a30f_00259070b48768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf2f_86a5_11e9_8101_003048fd731b_409a6a0d_281f_11ed_a30f_00259070b48769.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf33_86a5_11e9_8101_003048fd731b_409a6a11_281f_11ed_a30f_00259070b48770.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf36_86a5_11e9_8101_003048fd731b_409a6a15_281f_11ed_a30f_00259070b48771.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf39_86a5_11e9_8101_003048fd731b_409a6a19_281f_11ed_a30f_00259070b48772.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf44_86a5_11e9_8101_003048fd731b_409a6a1d_281f_11ed_a30f_00259070b48773.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf48_86a5_11e9_8101_003048fd731b_409a6a21_281f_11ed_a30f_00259070b48774.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf4c_86a5_11e9_8101_003048fd731b_409a6a25_281f_11ed_a30f_00259070b48775.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf50_86a5_11e9_8101_003048fd731b_409a6a29_281f_11ed_a30f_00259070b48776.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf54_86a5_11e9_8101_003048fd731b_409a6a2d_281f_11ed_a30f_00259070b48777.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf58_86a5_11e9_8101_003048fd731b_409a6a31_281f_11ed_a30f_00259070b48778.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdf5_86a5_11e9_8101_003048fd731b_409a69a5_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdf8_86a5_11e9_8101_003048fd731b_409a69a9_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdfb_86a5_11e9_8101_003048fd731b_409a69ad_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdfe_86a5_11e9_8101_003048fd731b_409a69b1_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe01_86a5_11e9_8101_003048fd731b_409a69b5_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe04_86a5_11e9_8101_003048fd731b_409a69b9_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe07_86a5_11e9_8101_003048fd731b_409a69bd_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe0a_86a5_11e9_8101_003048fd731b_409a69c1_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe0d_86a5_11e9_8101_003048fd731b_409a69c5_281f_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe10_86a5_11e9_8101_003048fd731b_409a69c9_281f_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe13_86a5_11e9_8101_003048fd731b_409a69cd_281f_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe16_86a5_11e9_8101_003048fd731b_409a69d1_281f_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe19_86a5_11e9_8101_003048fd731b_409a69d5_281f_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe1c_86a5_11e9_8101_003048fd731b_409a69d9_281f_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe1f_86a5_11e9_8101_003048fd731b_409a69dd_281f_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe22_86a5_11e9_8101_003048fd731b_409a69e1_281f_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe25_86a5_11e9_8101_003048fd731b_409a69e5_281f_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe28_86a5_11e9_8101_003048fd731b_409a69e9_281f_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe2b_86a5_11e9_8101_003048fd731b_409a69ed_281f_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe2e_86a5_11e9_8101_003048fd731b_409a69f1_281f_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a51_3466_11eb_81f3_003048fd731b_409a69f5_281f_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385886_ce99_11ef_a6b4_047c1617b143_1b5db49a_f93d_11ef_a6ea_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385888_ce99_11ef_a6b4_047c1617b143_1b5db49b_f93d_11ef_a6ea_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588a_ce99_11ef_a6b4_047c1617b143_1b5db49c_f93d_11ef_a6ea_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588c_ce99_11ef_a6b4_047c1617b143_1b5db49d_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588e_ce99_11ef_a6b4_047c1617b143_1b5db49e_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385890_ce99_11ef_a6b4_047c1617b143_1b5db49f_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b0_551c_11f0_a76e_047c1617b143_579e239d_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a53_3466_11eb_81f3_003048fd731b_46e460cb_281f_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a55_3466_11eb_81f3_003048fd731b_46e460cf_281f_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a57_3466_11eb_81f3_003048fd731b_46e460d3_281f_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a59_3466_11eb_81f3_003048fd731b_46e460d7_281f_11ed_a30f_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5b_3466_11eb_81f3_003048fd731b_46e460db_281f_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5d_3466_11eb_81f3_003048fd731b_46e460df_281f_11ed_a30f_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5f_3466_11eb_81f3_003048fd731b_46e460e3_281f_11ed_a30f_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a61_3466_11eb_81f3_003048fd731b_46e460e7_281f_11ed_a30f_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4af_c7a6_11ed_a3fe_047c1617b143_4396be4c_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b1_c7a6_11ed_a3fe_047c1617b143_4396be50_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b3_c7a6_11ed_a3fe_047c1617b143_4396be54_0312_11ef_a5a4_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b5_c7a6_11ed_a3fe_047c1617b143_4396be58_0312_11ef_a5a4_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b7_c7a6_11ed_a3fe_047c1617b143_4396be5c_0312_11ef_a5a4_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6d_f891_11ee_a597_047c1617b143_85119bc0_fcc8_11ef_a6ef_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6f_f891_11ee_a597_047c1617b143_85119bc3_fcc8_11ef_a6ef_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f69_9e75_11ef_a670_047c1617b143_579e22c5_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6b_9e75_11ef_a670_047c1617b143_579e22c9_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6d_9e75_11ef_a670_047c1617b143_579e22cd_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6f_9e75_11ef_a670_047c1617b143_579e22d1_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f71_9e75_11ef_a670_047c1617b143_579e22d5_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f73_9e75_11ef_a670_047c1617b143_579e22d9_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f75_9e75_11ef_a670_047c1617b143_579e22dd_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f77_9e75_11ef_a670_047c1617b143_579e22e1_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f79_9e75_11ef_a670_047c1617b143_579e22e5_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7b_9e75_11ef_a670_047c1617b143_579e22e9_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7d_9e75_11ef_a670_047c1617b143_579e22ed_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7f_9e75_11ef_a670_047c1617b143_579e22f1_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f81_9e75_11ef_a670_047c1617b143_579e22f5_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f83_9e75_11ef_a670_047c1617b143_579e22f9_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f85_9e75_11ef_a670_047c1617b143_579e22fd_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f87_9e75_11ef_a670_047c1617b143_579e2301_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f89_9e75_11ef_a670_047c1617b143_579e2305_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8b_9e75_11ef_a670_047c1617b143_579e2309_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8d_9e75_11ef_a670_047c1617b143_579e230d_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8f_9e75_11ef_a670_047c1617b143_579e2311_5a46_11f0_a775_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b2_551c_11f0_a76e_047c1617b143_0a6f3a29_310d_11f1_a89b_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b4_551c_11f0_a76e_047c1617b143_0a6f3a11_310d_11f1_a89b_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b6_551c_11f0_a76e_047c1617b143_0a6f3a15_310d_11f1_a89b_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b8_551c_11f0_a76e_047c1617b143_0a6f3a19_310d_11f1_a89b_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ba_551c_11f0_a76e_047c1617b143_0a6f3a1d_310d_11f1_a89b_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89bc_551c_11f0_a76e_047c1617b143_0a6f3a2d_310d_11f1_a89b_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89be_551c_11f0_a76e_047c1617b143_0a6f3a31_310d_11f1_a89b_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c0_551c_11f0_a76e_047c1617b143_0a6f3a35_310d_11f1_a89b_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c2_551c_11f0_a76e_047c1617b143_0a6f3a21_310d_11f1_a89b_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c4_551c_11f0_a76e_047c1617b143_0a6f3a25_310d_11f1_a89b_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c6_551c_11f0_a76e_047c1617b143_0a6f3a39_310d_11f1_a89b_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c8_551c_11f0_a76e_047c1617b143_0a6f3a3d_310d_11f1_a89b_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ca_551c_11f0_a76e_047c1617b143_0a6f3a45_310d_11f1_a89b_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89cc_551c_11f0_a76e_047c1617b143_0a6f3a59_310d_11f1_a89b_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ce_551c_11f0_a76e_047c1617b143_0a6f3a49_310d_11f1_a89b_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d0_551c_11f0_a76e_047c1617b143_0a6f3a4d_310d_11f1_a89b_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d2_551c_11f0_a76e_047c1617b143_0a6f3a5d_310d_11f1_a89b_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d4_551c_11f0_a76e_047c1617b143_0a6f3a51_310d_11f1_a89b_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d6_551c_11f0_a76e_047c1617b143_0a6f3a55_310d_11f1_a89b_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d8_551c_11f0_a76e_047c1617b143_0a6f3a41_310d_11f1_a89b_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf1b_86a5_11e9_8101_003048fd731b_409a69f9_281f_11ed_a30f_00259070b48784.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf1f_86a5_11e9_8101_003048fd731b_409a69fd_281f_11ed_a30f_00259070b48785.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf23_86a5_11e9_8101_003048fd731b_409a6a01_281f_11ed_a30f_00259070b48786.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf27_86a5_11e9_8101_003048fd731b_409a6a05_281f_11ed_a30f_00259070b48787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf2b_86a5_11e9_8101_003048fd731b_409a6a09_281f_11ed_a30f_00259070b48788.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf2f_86a5_11e9_8101_003048fd731b_409a6a0d_281f_11ed_a30f_00259070b48789.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf33_86a5_11e9_8101_003048fd731b_409a6a11_281f_11ed_a30f_00259070b48790.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf36_86a5_11e9_8101_003048fd731b_409a6a15_281f_11ed_a30f_00259070b48791.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf39_86a5_11e9_8101_003048fd731b_409a6a19_281f_11ed_a30f_00259070b48792.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf44_86a5_11e9_8101_003048fd731b_409a6a1d_281f_11ed_a30f_00259070b48793.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf48_86a5_11e9_8101_003048fd731b_409a6a21_281f_11ed_a30f_00259070b48794.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf4c_86a5_11e9_8101_003048fd731b_409a6a25_281f_11ed_a30f_00259070b48795.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf50_86a5_11e9_8101_003048fd731b_409a6a29_281f_11ed_a30f_00259070b48796.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf54_86a5_11e9_8101_003048fd731b_409a6a2d_281f_11ed_a30f_00259070b48797.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf58_86a5_11e9_8101_003048fd731b_409a6a31_281f_11ed_a30f_00259070b48798.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3358,483 +3358,1083 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Image_68" descr="Image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image_76" descr="Image_76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image_77" descr="Image_77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image_78" descr="Image_78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image_79" descr="Image_79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image_80" descr="Image_80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image_81" descr="Image_81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image_82" descr="Image_82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image_83" descr="Image_83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image_84" descr="Image_84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image_85" descr="Image_85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image_86" descr="Image_86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image_87" descr="Image_87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image_88" descr="Image_88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Image_89" descr="Image_89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image_90" descr="Image_90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image_91" descr="Image_91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Image_92" descr="Image_92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image_93" descr="Image_93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Image_94" descr="Image_94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Image_95" descr="Image_95"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Image_97" descr="Image_97"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="84" name="Image_97" descr="Image_97"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Image_98" descr="Image_98"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="85" name="Image_98" descr="Image_98"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Image_99" descr="Image_99"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="86" name="Image_99" descr="Image_99"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Image_100" descr="Image_100"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <xdr:cNvPr id="87" name="Image_100" descr="Image_100"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Image_101" descr="Image_101"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="88" name="Image_101" descr="Image_101"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Image_102" descr="Image_102"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="89" name="Image_102" descr="Image_102"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Image_103" descr="Image_103"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="90" name="Image_103" descr="Image_103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Image_104" descr="Image_104"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="91" name="Image_104" descr="Image_104"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Image_105" descr="Image_105"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="92" name="Image_105" descr="Image_105"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Image_106" descr="Image_106"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="93" name="Image_106" descr="Image_106"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Image_107" descr="Image_107"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="94" name="Image_107" descr="Image_107"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="Image_108" descr="Image_108"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="95" name="Image_108" descr="Image_108"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Image_109" descr="Image_109"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="96" name="Image_109" descr="Image_109"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Image_110" descr="Image_110"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="97" name="Image_110" descr="Image_110"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="Image_111" descr="Image_111"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="98" name="Image_111" descr="Image_111"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4229,3730 +4829,3730 @@
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820631</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
-      <c r="H5" s="2">
-        <v>0</v>
+      <c r="H5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*5303.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820632</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
-      <c r="H6" s="2">
-        <v>0</v>
+      <c r="H6" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*6114.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820633</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*8314.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820634</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9619.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820635</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*11681.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820636</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2546.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820637</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3445.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820638</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*4190.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820639</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*5356.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820640</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6024.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820641</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*6154.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820642</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
-      <c r="H16" s="2">
-        <v>0</v>
+      <c r="H16" s="2" t="s">
+        <v>65</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1524.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820643</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2097.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820644</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2675.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820645</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2" t="s">
-        <v>31</v>
+      <c r="H19" s="2">
+        <v>9</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2862.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820646</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3357.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820647</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4036.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>820648</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4450.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>820649</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*5223.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>820650</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5355.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>836293</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*2065.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889751</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>2</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3955.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889752</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*5303.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889753</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*6719.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889754</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>4</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*8314.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889755</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*9619.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>889756</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>9</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*11681.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890055</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*12185.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
         <v>126</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>836294</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*1560.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>836295</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*1781.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>836296</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1962.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>836297</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*2185.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>836298</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*2377.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>836299</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*2610.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>836300</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*2833.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>836301</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*3032.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>877712</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*2391.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>877713</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*2612.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>877714</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*2879.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>877715</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*3229.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>877716</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*3478.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>889961</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*2213.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>889962</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*3865.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>889993</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1652.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>889994</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1952.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>889995</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>2</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*2203.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>889996</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*2496.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>889997</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*2787.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>889998</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*3082.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>889999</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*3373.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>890000</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>218</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*3668.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>890001</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*3963.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>890002</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*4256.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>890003</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*1943.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>890004</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>1</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*2351.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>890005</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
-      <c r="H61" s="2" t="s">
-        <v>31</v>
+      <c r="H61" s="2">
+        <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*2719.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>890006</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>1</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*3029.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>890007</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>4</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*3391.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>890008</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*3829.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>890009</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>254</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>5</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*4195.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>890010</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>258</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*4562.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>890011</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>262</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*4836.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>890012</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>266</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*5197.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>889757</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>270</v>
       </c>
       <c r="G69" s="2">
         <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*1966.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>889758</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>274</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*2269.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>889759</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>278</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*2514.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>889760</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*2807.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>889761</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>286</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*3098.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>889762</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*3460.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>889763</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G75" s="2">
         <v>0</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*3757.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
-    <row r="76" spans="1:12" outlineLevel="4">
+    <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>890056</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>298</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*1453.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
-    <row r="77" spans="1:12" outlineLevel="4">
+    <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>890057</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>302</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*1690.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
-    <row r="78" spans="1:12" outlineLevel="4">
+    <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>890058</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>306</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*1915.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
-    <row r="79" spans="1:12" outlineLevel="4">
+    <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>890059</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>310</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*2275.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
-    <row r="80" spans="1:12" outlineLevel="4">
+    <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>890060</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>314</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*2475.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
-    <row r="81" spans="1:12" outlineLevel="4">
+    <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>890061</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>318</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>5</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*2841.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
-    <row r="82" spans="1:12" outlineLevel="4">
+    <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>890062</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>322</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2">
         <v>5</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*3092.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
-    <row r="83" spans="1:12" outlineLevel="4">
+    <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>890063</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>326</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>5</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*3518.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
-    <row r="84" spans="1:12" outlineLevel="4">
+    <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>890064</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>330</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>2</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*3690.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
-    <row r="85" spans="1:12" outlineLevel="4">
+    <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>890065</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>334</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>2</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*4122.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
-    <row r="86" spans="1:12" outlineLevel="4">
+    <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>890066</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>338</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*1606.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
-    <row r="87" spans="1:12" outlineLevel="4">
+    <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>890067</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>341</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>342</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*1857.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
-    <row r="88" spans="1:12" outlineLevel="4">
+    <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>890068</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*2094.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
-    <row r="89" spans="1:12" outlineLevel="4">
+    <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>890069</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>350</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*2481.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
-    <row r="90" spans="1:12" outlineLevel="4">
+    <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>890070</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>354</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*2684.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
-    <row r="91" spans="1:12" outlineLevel="4">
+    <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>890071</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>358</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*3081.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
-    <row r="92" spans="1:12" outlineLevel="4">
+    <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>890072</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>362</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*3413.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
-    <row r="93" spans="1:12" outlineLevel="4">
+    <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>890073</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>366</v>
       </c>
       <c r="G93" s="2">
         <v>0</v>
       </c>
-      <c r="H93" s="2">
-        <v>2</v>
+      <c r="H93" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*3799.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
-    <row r="94" spans="1:12" outlineLevel="4">
+    <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>890074</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>370</v>
       </c>
       <c r="G94" s="2">
         <v>0</v>
       </c>
       <c r="H94" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*3966.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
-    <row r="95" spans="1:12" outlineLevel="4">
+    <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>890075</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>374</v>
       </c>
       <c r="G95" s="2">
         <v>0</v>
       </c>
       <c r="H95" s="2">
         <v>2</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*4437.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" outlineLevel="2">
       <c r="A96" s="8" t="s">
         <v>375</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="8"/>
       <c r="D96" s="8"/>
       <c r="E96" s="8"/>
       <c r="F96" s="8"/>
       <c r="G96" s="8"/>
       <c r="H96" s="8"/>
       <c r="I96" s="8"/>
       <c r="J96" s="8"/>
       <c r="K96" s="8"/>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>820588</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>379</v>
       </c>
       <c r="G97" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*630.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>820589</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>383</v>
       </c>
       <c r="G98" s="2">
         <v>4</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*836.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>820590</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>386</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>387</v>
       </c>
       <c r="G99" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*1133.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>820591</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>391</v>
       </c>
       <c r="G100" s="2">
         <v>4</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*737.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>820592</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>395</v>
       </c>
       <c r="G101" s="2">
         <v>7</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*1113.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>820593</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>398</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>399</v>
       </c>
       <c r="G102" s="2">
         <v>9</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*1444.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>820594</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>403</v>
       </c>
       <c r="G103" s="2">
         <v>0</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*1447.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>820595</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>407</v>
       </c>
       <c r="G104" s="2">
         <v>0</v>
       </c>
       <c r="H104" s="2">
         <v>9</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*1991.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>820596</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>411</v>
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
-      <c r="H105" s="2" t="s">
-        <v>31</v>
+      <c r="H105" s="2">
+        <v>7</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*2459.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>820599</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>415</v>
       </c>
       <c r="G106" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>89</v>
+        <v>17</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*762.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>820600</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>417</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>419</v>
       </c>
       <c r="G107" s="2">
         <v>5</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*1099.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>820601</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>423</v>
       </c>
       <c r="G108" s="2">
         <v>4</v>
       </c>
-      <c r="H108" s="2" t="s">
-        <v>89</v>
+      <c r="H108" s="2">
+        <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*1261.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>820602</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>427</v>
       </c>
       <c r="G109" s="2">
         <v>6</v>
       </c>
-      <c r="H109" s="2">
-        <v>0</v>
+      <c r="H109" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*1023.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>820603</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>431</v>
       </c>
       <c r="G110" s="2">
         <v>7</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*1474.00</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>820604</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>435</v>
       </c>
       <c r="G111" s="2">
         <v>5</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>89</v>
+        <v>17</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*1619.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A96:K96"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>