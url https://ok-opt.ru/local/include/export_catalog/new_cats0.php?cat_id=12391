--- v1 (2026-04-19)
+++ v2 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="494">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,86 +69,86 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с отводами</t>
   </si>
   <si>
     <t>Коллектора НЕРЖ. сталь VALTEC</t>
   </si>
   <si>
     <t>VLC-712001</t>
   </si>
   <si>
     <t>VTc.510.SS.080503</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 3 вых. 3/4" нар.   (1 /5шт)</t>
   </si>
   <si>
     <t>5 303.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-712002</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.080504</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 4 вых. 3/4" нар.   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>6 114.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-712003</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.080505</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 5 вых. 3/4" нар.   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>8 314.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...31 lines deleted...]
-  <si>
     <t>VLC-712004</t>
   </si>
   <si>
     <t>VTc.510.SS.080506</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 6 вых. 3/4" нар.   (1 /5шт)</t>
   </si>
   <si>
     <t>9 619.00 руб.</t>
   </si>
   <si>
     <t>VLC-712005</t>
   </si>
   <si>
     <t>VTc.510.SS.080507</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 7 вых. 3/4" нар.   (1 /5шт)</t>
   </si>
   <si>
     <t>11 681.00 руб.</t>
   </si>
   <si>
     <t>VLC-712006</t>
@@ -213,231 +213,411 @@
   <si>
     <t>VLC-712011</t>
   </si>
   <si>
     <t>VTc.510.SS.060408</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 8 вых. 1/2" нар.   (1 /10шт)</t>
   </si>
   <si>
     <t>6 154.00 руб.</t>
   </si>
   <si>
     <t>VLC-712012</t>
   </si>
   <si>
     <t>VTc.505.SS.060502</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 2 вых. 3/4" Евроконус    (1 /18шт)</t>
   </si>
   <si>
     <t>1 524.00 руб.</t>
   </si>
   <si>
+    <t>VLC-712013</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060503</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 3 вых. 3/4" Евроконус   (1 /12шт)</t>
+  </si>
+  <si>
+    <t>2 097.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712014</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060504</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 4 вых. 3/4" Евроконус  (1 /10шт)</t>
+  </si>
+  <si>
+    <t>2 675.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712015</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060505</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 5 вых. 3/4" Евроконус   (1 /11шт)</t>
+  </si>
+  <si>
+    <t>2 862.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712016</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060506</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 6 вых. 3/4" Евроконус   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>3 357.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712017</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060507</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 7 вых. 3/4" Евроконус   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>4 036.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712018</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060508</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 8 вых. 3/4" Евроконус   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>4 450.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712019</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060509</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 9 вых. 3/4" Евроконус   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>5 223.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712020</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060510</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 10 вых. 3/4" Евроконус   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>5 355.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900302</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060402</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 2 вых. 1/2" нар.</t>
+  </si>
+  <si>
+    <t>2 065.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-712013</t>
-[...106 lines deleted...]
-  <si>
     <t>VLC-900936</t>
   </si>
   <si>
     <t>VTc.510.SL.080502</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100 мм, 1 1/2"х 2 вых. 3/4" нар.р.(нов)</t>
   </si>
   <si>
-    <t>3 955.00 руб.</t>
+    <t>4 074.00 руб.</t>
   </si>
   <si>
     <t>VLC-900937</t>
   </si>
   <si>
     <t>VTc.510.SL.080503</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 3 вых. 3/4" нар.р.(нов)</t>
   </si>
   <si>
+    <t>5 462.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-900938</t>
   </si>
   <si>
     <t>VTc.510.SL.080504</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 4 вых. 3/4" нар.р.(нов)</t>
   </si>
   <si>
     <t>6 719.00 руб.</t>
   </si>
   <si>
     <t>VLC-900939</t>
   </si>
   <si>
     <t>VTc.510.SL.080505</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 5 вых. 3/4" нар.р.(нов)</t>
   </si>
   <si>
+    <t>8 564.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-900940</t>
   </si>
   <si>
     <t>VTc.510.SL.080506</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 6 вых. 3/4" нар.р.(нов)</t>
   </si>
   <si>
+    <t>9 907.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-900941</t>
   </si>
   <si>
     <t>VTc.510.SL.080507</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 7 вых. 3/4" нар.р.(нов)</t>
   </si>
   <si>
+    <t>12 031.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-901007</t>
   </si>
   <si>
     <t>VTc.510.SL.080508</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 8 вых. 3/4" нар.р.(нов)</t>
   </si>
   <si>
-    <t>12 185.00 руб.</t>
+    <t>12 550.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902064</t>
+  </si>
+  <si>
+    <t>VTc.505.SQ.060502</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 50 мм 1"x3/4"(Евроконус)x2</t>
+  </si>
+  <si>
+    <t>1 090.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902065</t>
+  </si>
+  <si>
+    <t>VTc.505.SQ.060503</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 50 мм 1"x3/4"(Евроконус)x3</t>
+  </si>
+  <si>
+    <t>1 375.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902066</t>
+  </si>
+  <si>
+    <t>VTc.505.SQ.060504</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 50 мм 1"x3/4"(Евроконус)x4</t>
+  </si>
+  <si>
+    <t>1 664.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902067</t>
+  </si>
+  <si>
+    <t>VTc.505.SQ.060505</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 50 мм 1"x3/4"(Евроконус)x5</t>
+  </si>
+  <si>
+    <t>1 948.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902068</t>
+  </si>
+  <si>
+    <t>VTc.505.SQ.060506</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 50 мм 1"x3/4"(Евроконус)x6</t>
+  </si>
+  <si>
+    <t>2 237.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902069</t>
+  </si>
+  <si>
+    <t>VTc.505.SQ.060507</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 50 мм 1"x3/4"(Евроконус)x7</t>
+  </si>
+  <si>
+    <t>2 522.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902070</t>
+  </si>
+  <si>
+    <t>VTc.505.SQ.060508</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 50 мм 1"x3/4"(Евроконус)x8</t>
+  </si>
+  <si>
+    <t>2 811.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902071</t>
+  </si>
+  <si>
+    <t>VTc.510.SQ.060402</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 100 мм 1"x1/2"x2</t>
+  </si>
+  <si>
+    <t>1 296.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902072</t>
+  </si>
+  <si>
+    <t>VTc.510.SQ.060403</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 100 мм 1"x1/2"x3</t>
+  </si>
+  <si>
+    <t>1 751.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902073</t>
+  </si>
+  <si>
+    <t>VTc.510.SQ.060404</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 100 мм 1"x1/2"x4</t>
+  </si>
+  <si>
+    <t>2 203.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902074</t>
+  </si>
+  <si>
+    <t>VTc.510.SQ.060405</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 100 мм 1"x1/2"x5</t>
+  </si>
+  <si>
+    <t>2 656.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902075</t>
+  </si>
+  <si>
+    <t>VTc.510.SQ.060406</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 100 мм 1"x1/2"x6</t>
+  </si>
+  <si>
+    <t>3 109.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902076</t>
+  </si>
+  <si>
+    <t>VTc.510.SQ.060407</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 100 мм 1"x1/2"x7</t>
+  </si>
+  <si>
+    <t>3 563.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902077</t>
+  </si>
+  <si>
+    <t>VTc.510.SQ.060408</t>
+  </si>
+  <si>
+    <t>Коллектор SQ из нержавеющей стали, шаг 100 мм 1"x1/2"x8</t>
+  </si>
+  <si>
+    <t>4 076.00 руб.</t>
   </si>
   <si>
     <t>Коллектора стальные VALTEC</t>
   </si>
   <si>
     <t>VLC-900303</t>
   </si>
   <si>
     <t>VTc.510.BS.060402</t>
   </si>
   <si>
     <t>Коллектор из стали (труба ДУ-40), с м-о расст вых. 100мм, 1"х 2 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>1 560.00 руб.</t>
   </si>
   <si>
     <t>VLC-900304</t>
   </si>
   <si>
     <t>VTc.510.BS.060403</t>
   </si>
   <si>
     <t>Коллектор из стали (труба ДУ-40), с м-о расст вых. 100мм, 1"х 3 вых. 1/2" нар.</t>
   </si>
@@ -612,53 +792,50 @@
   <si>
     <t>1 652.00 руб.</t>
   </si>
   <si>
     <t>VLC-900881</t>
   </si>
   <si>
     <t>VTc.510.BS.SG40060403</t>
   </si>
   <si>
     <t>Коллектор из стальн. тр. DN 40 с межц. расст. вых.  100мм, 1"х 3 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>1 952.00 руб.</t>
   </si>
   <si>
     <t>VLC-900882</t>
   </si>
   <si>
     <t>VTc.510.BS.SG40060404</t>
   </si>
   <si>
     <t>Коллектор из стальн. тр. DN 40 с межц. расст. вых.  100мм, 1"х 4 вых. 1/2" нар.</t>
   </si>
   <si>
-    <t>2 203.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900883</t>
   </si>
   <si>
     <t>VTc.510.BS.SG40060405</t>
   </si>
   <si>
     <t>Коллектор из стальн. тр. DN 40 с межц. расст. вых. 100мм, 1"х 5 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>2 496.00 руб.</t>
   </si>
   <si>
     <t>VLC-900884</t>
   </si>
   <si>
     <t>VTc.510.BS.SG40060406</t>
   </si>
   <si>
     <t>Коллектор из стальн. тр. DN 40 с межц. расст. вых.  100мм, 1"х 6 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>2 787.00 руб.</t>
   </si>
   <si>
     <t>VLC-900885</t>
@@ -1155,219 +1332,216 @@
   <si>
     <t>VLC-901027</t>
   </si>
   <si>
     <t>510.BS.C50060411</t>
   </si>
   <si>
     <t>Коллектор из стальной трубы DN 50 с межцентровым расстоянием выходов 100мм, 1"х 11 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>4 437.00 руб.</t>
   </si>
   <si>
     <t>Коллектора латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-713011</t>
   </si>
   <si>
     <t>VTc.500.N.0502</t>
   </si>
   <si>
     <t>Коллектор, 3/4"х2 вых. 1/2" нар. (2 /70шт)</t>
   </si>
   <si>
-    <t>630.00 руб.</t>
+    <t>687.00 руб.</t>
   </si>
   <si>
     <t>VLC-713012</t>
   </si>
   <si>
     <t>VTc.500.N.0503</t>
   </si>
   <si>
     <t>Коллектор, 3/4"х3 вых. 1/2" нар.  (2 /50шт)</t>
   </si>
   <si>
-    <t>836.00 руб.</t>
+    <t>911.00 руб.</t>
   </si>
   <si>
     <t>VLC-713013</t>
   </si>
   <si>
     <t>VTc.500.N.0504</t>
   </si>
   <si>
     <t>Коллектор, 3/4"х4 вых. 1/2" нар.  (2 /40шт)</t>
   </si>
   <si>
-    <t>1 133.00 руб.</t>
+    <t>1 235.00 руб.</t>
   </si>
   <si>
     <t>VLC-713014</t>
   </si>
   <si>
     <t>VTc.500.N.0602</t>
   </si>
   <si>
     <t>Коллектор, 1"х2 вых. 1/2" нар.  (2 /50шт)</t>
   </si>
   <si>
-    <t>737.00 руб.</t>
+    <t>803.00 руб.</t>
   </si>
   <si>
     <t>VLC-713015</t>
   </si>
   <si>
     <t>VTc.500.N.0603</t>
   </si>
   <si>
     <t>Коллектор, 1"х3 вых. 1/2" нар.  (2 /40шт)</t>
   </si>
   <si>
-    <t>1 113.00 руб.</t>
+    <t>1 213.00 руб.</t>
   </si>
   <si>
     <t>VLC-713016</t>
   </si>
   <si>
     <t>VTc.500.N.0604</t>
   </si>
   <si>
     <t>Коллектор, 1"х4 вых. 1/2" нар.  (2 /30шт)</t>
   </si>
   <si>
-    <t>1 444.00 руб.</t>
+    <t>1 574.00 руб.</t>
   </si>
   <si>
     <t>VLC-713017</t>
   </si>
   <si>
     <t>VTc.500.NE.060502</t>
   </si>
   <si>
     <t>Коллектор, 1"х2 вых. Евроконус 3/4   (1 /70шт)</t>
   </si>
   <si>
-    <t>1 447.00 руб.</t>
+    <t>1 504.00 руб.</t>
   </si>
   <si>
     <t>VLC-713018</t>
   </si>
   <si>
     <t>VTc.500.NE.060503</t>
   </si>
   <si>
     <t>Коллектор, 1"х3 вых. Евроконус 3/4   (1 /50шт)</t>
   </si>
   <si>
     <t>1 991.00 руб.</t>
   </si>
   <si>
     <t>VLC-713019</t>
   </si>
   <si>
     <t>VTc.500.NE.060504</t>
   </si>
   <si>
     <t>Коллектор, 1"х4 вых. Евроконус 3/4   (1 /30шт)</t>
   </si>
   <si>
-    <t>2 459.00 руб.</t>
+    <t>2 557.00 руб.</t>
   </si>
   <si>
     <t>VLC-713022</t>
   </si>
   <si>
     <t>VTc.550.N.0502</t>
   </si>
   <si>
     <t>Коллектор, 3/4"х2 вых. 1/2" вн.  (2 /60шт)</t>
   </si>
   <si>
-    <t>762.00 руб.</t>
+    <t>831.00 руб.</t>
   </si>
   <si>
     <t>VLC-713023</t>
   </si>
   <si>
     <t>VTc.550.N.0503</t>
   </si>
   <si>
     <t>Коллектор, 3/4"х3 вых. 1/2" вн.  (2 /46шт)</t>
   </si>
   <si>
-    <t>1 099.00 руб.</t>
+    <t>1 198.00 руб.</t>
   </si>
   <si>
     <t>VLC-713024</t>
   </si>
   <si>
     <t>VTc.550.N.0504</t>
   </si>
   <si>
     <t>Коллектор, 3/4"х4 вых. 1/2" вн.  (2 /36шт)</t>
   </si>
   <si>
-    <t>1 261.00 руб.</t>
+    <t>1 374.00 руб.</t>
   </si>
   <si>
     <t>VLC-713025</t>
   </si>
   <si>
     <t>VTc.550.N.0602</t>
   </si>
   <si>
     <t>Коллектор, 1"х2 вых. 1/2" вн.  (2 /50шт)</t>
   </si>
   <si>
-    <t>1 023.00 руб.</t>
+    <t>1 115.00 руб.</t>
   </si>
   <si>
     <t>VLC-713026</t>
   </si>
   <si>
     <t>VTc.550.N.0603</t>
   </si>
   <si>
     <t>Коллектор, 1"х3 вых. 1/2" вн.  (2 /36шт)</t>
   </si>
   <si>
-    <t>1 474.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-713027</t>
   </si>
   <si>
     <t>VTc.550.N.0604</t>
   </si>
   <si>
     <t>Коллектор, 1"х4 вых. 1/2" вн.   (2 /30шт)</t>
   </si>
   <si>
-    <t>1 619.00 руб.</t>
+    <t>1 764.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2308,2127 +2482,2127 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="29" name="Image_34" descr="Image_34"/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="30" name="Image_35" descr="Image_35"/>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_49" descr="Image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="31" name="Image_36" descr="Image_36"/>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="32" name="Image_37" descr="Image_37"/>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="33" name="Image_38" descr="Image_38"/>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="34" name="Image_39" descr="Image_39"/>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image_53" descr="Image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="35" name="Image_40" descr="Image_40"/>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_54" descr="Image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="36" name="Image_41" descr="Image_41"/>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_55" descr="Image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="37" name="Image_42" descr="Image_42"/>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_56" descr="Image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="38" name="Image_43" descr="Image_43"/>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_57" descr="Image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="39" name="Image_44" descr="Image_44"/>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_58" descr="Image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="40" name="Image_45" descr="Image_45"/>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image_59" descr="Image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="41" name="Image_46" descr="Image_46"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image_60" descr="Image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="42" name="Image_47" descr="Image_47"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image_61" descr="Image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>47</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="43" name="Image_48" descr="Image_48"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Image_62" descr="Image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>48</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="44" name="Image_49" descr="Image_49"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="45" name="Image_50" descr="Image_50"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>50</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="46" name="Image_51" descr="Image_51"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image_65" descr="Image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>51</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="47" name="Image_52" descr="Image_52"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_66" descr="Image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>52</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="48" name="Image_53" descr="Image_53"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image_67" descr="Image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>53</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="49" name="Image_54" descr="Image_54"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image_68" descr="Image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>54</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="50" name="Image_55" descr="Image_55"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image_69" descr="Image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="51" name="Image_56" descr="Image_56"/>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image_70" descr="Image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="52" name="Image_57" descr="Image_57"/>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image_71" descr="Image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="53" name="Image_58" descr="Image_58"/>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image_72" descr="Image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="54" name="Image_59" descr="Image_59"/>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Image_73" descr="Image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="55" name="Image_60" descr="Image_60"/>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Image_74" descr="Image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="56" name="Image_61" descr="Image_61"/>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Image_75" descr="Image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="57" name="Image_62" descr="Image_62"/>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Image_76" descr="Image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="58" name="Image_63" descr="Image_63"/>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image_77" descr="Image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="59" name="Image_64" descr="Image_64"/>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image_78" descr="Image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="60" name="Image_65" descr="Image_65"/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image_79" descr="Image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="61" name="Image_66" descr="Image_66"/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Image_80" descr="Image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>66</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="62" name="Image_67" descr="Image_67"/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image_81" descr="Image_81"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="63" name="Image_68" descr="Image_68"/>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image_82" descr="Image_82"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>75</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="64" name="Image_76" descr="Image_76"/>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image_90" descr="Image_90"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="65" name="Image_77" descr="Image_77"/>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image_91" descr="Image_91"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="66" name="Image_78" descr="Image_78"/>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image_92" descr="Image_92"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="67" name="Image_79" descr="Image_79"/>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image_93" descr="Image_93"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>79</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="68" name="Image_80" descr="Image_80"/>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image_94" descr="Image_94"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="69" name="Image_81" descr="Image_81"/>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image_95" descr="Image_95"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>81</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="70" name="Image_82" descr="Image_82"/>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image_96" descr="Image_96"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>82</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="71" name="Image_83" descr="Image_83"/>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image_97" descr="Image_97"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>83</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="72" name="Image_84" descr="Image_84"/>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image_98" descr="Image_98"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>84</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="73" name="Image_85" descr="Image_85"/>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image_99" descr="Image_99"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>85</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="74" name="Image_86" descr="Image_86"/>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image_100" descr="Image_100"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>86</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="75" name="Image_87" descr="Image_87"/>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image_101" descr="Image_101"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="76" name="Image_88" descr="Image_88"/>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image_102" descr="Image_102"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>88</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="77" name="Image_89" descr="Image_89"/>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Image_103" descr="Image_103"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>89</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="78" name="Image_90" descr="Image_90"/>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image_104" descr="Image_104"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>90</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="79" name="Image_91" descr="Image_91"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image_105" descr="Image_105"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>91</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="80" name="Image_92" descr="Image_92"/>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Image_106" descr="Image_106"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>92</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="81" name="Image_93" descr="Image_93"/>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image_107" descr="Image_107"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>93</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="82" name="Image_94" descr="Image_94"/>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Image_108" descr="Image_108"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>94</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="83" name="Image_95" descr="Image_95"/>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Image_109" descr="Image_109"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>96</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="84" name="Image_97" descr="Image_97"/>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Image_111" descr="Image_111"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>97</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="85" name="Image_98" descr="Image_98"/>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Image_112" descr="Image_112"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>98</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="86" name="Image_99" descr="Image_99"/>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Image_113" descr="Image_113"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>99</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="87" name="Image_100" descr="Image_100"/>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Image_114" descr="Image_114"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>100</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="88" name="Image_101" descr="Image_101"/>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Image_115" descr="Image_115"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>101</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="89" name="Image_102" descr="Image_102"/>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Image_116" descr="Image_116"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>102</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="90" name="Image_103" descr="Image_103"/>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Image_117" descr="Image_117"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="91" name="Image_104" descr="Image_104"/>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Image_118" descr="Image_118"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>104</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="92" name="Image_105" descr="Image_105"/>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Image_119" descr="Image_119"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>105</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="93" name="Image_106" descr="Image_106"/>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Image_120" descr="Image_120"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>106</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="94" name="Image_107" descr="Image_107"/>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Image_121" descr="Image_121"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>107</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="95" name="Image_108" descr="Image_108"/>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Image_122" descr="Image_122"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>108</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="96" name="Image_109" descr="Image_109"/>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Image_123" descr="Image_123"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>109</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="97" name="Image_110" descr="Image_110"/>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Image_124" descr="Image_124"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>110</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="98" name="Image_111" descr="Image_111"/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Image_125" descr="Image_125"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -4701,51 +4875,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L111"/>
+  <dimension ref="A1:L125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -4753,51 +4927,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J111)</f>
+        <f>SUM(J2:J125)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -4935,121 +5109,121 @@
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820634</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9619.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820635</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2" t="s">
-        <v>23</v>
+      <c r="H9" s="2">
+        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*11681.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820636</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
-      <c r="H10" s="2" t="s">
-        <v>28</v>
+      <c r="H10" s="2">
+        <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2546.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820637</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -5074,52 +5248,52 @@
         <f>J11*3445.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820638</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
-      <c r="H12" s="2" t="s">
-        <v>23</v>
+      <c r="H12" s="2">
+        <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*4190.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820639</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
@@ -5144,3431 +5318,3921 @@
         <f>J13*5356.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820640</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
-      <c r="H14" s="2" t="s">
-        <v>23</v>
+      <c r="H14" s="2">
+        <v>7</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6024.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820641</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
-      <c r="H15" s="2" t="s">
-        <v>23</v>
+      <c r="H15" s="2">
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*6154.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820642</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1524.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820643</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2097.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820644</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
-      <c r="H18" s="2" t="s">
-        <v>23</v>
+      <c r="H18" s="2">
+        <v>6</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2675.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820645</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2">
-        <v>9</v>
+      <c r="H19" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2862.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820646</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3357.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820647</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4036.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>820648</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4450.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>820649</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*5223.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>820650</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5355.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>836293</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="F25" s="2" t="s">
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*2065.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889751</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>2</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*3955.00</f>
+        <f>J26*4074.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889752</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>5</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*5303.00</f>
+        <f>J27*5462.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889753</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>7</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*6719.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889754</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>4</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*8314.00</f>
+        <f>J29*8564.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889755</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>32</v>
+        <v>121</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*9619.00</f>
+        <f>J30*9907.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>889756</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*11681.00</f>
+        <f>J31*12031.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890055</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*12185.00</f>
+        <f>J32*12550.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K33" s="8"/>
+    <row r="33" spans="1:12" outlineLevel="4">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>956783</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*1090.00</f>
+        <v>0</v>
+      </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>836294</v>
+        <v>956784</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*1560.00</f>
+        <f>J34*1375.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>836295</v>
+        <v>956785</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*1781.00</f>
+        <f>J35*1664.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>836296</v>
+        <v>956786</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
-      <c r="H36" s="2">
-        <v>0</v>
+      <c r="H36" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*1962.00</f>
+        <f>J36*1948.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="37" spans="1:12" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>836297</v>
+        <v>956787</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
-      <c r="H37" s="2">
-        <v>0</v>
+      <c r="H37" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*2185.00</f>
+        <f>J37*2237.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="38" spans="1:12" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>836298</v>
+        <v>956788</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
-      <c r="H38" s="2">
-        <v>0</v>
+      <c r="H38" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*2377.00</f>
+        <f>J38*2522.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="39" spans="1:12" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>836299</v>
+        <v>956789</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*2610.00</f>
+        <f>J39*2811.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="40" spans="1:12" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>836300</v>
+        <v>956790</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*2833.00</f>
+        <f>J40*1296.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>836301</v>
+        <v>956791</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
-      <c r="H41" s="2" t="s">
-        <v>23</v>
+      <c r="H41" s="2">
+        <v>6</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*3032.00</f>
+        <f>J41*1751.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>877712</v>
+        <v>956792</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2391.00</f>
+        <f>J42*2203.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="43" spans="1:12" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>877713</v>
+        <v>956793</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
-      <c r="H43" s="2">
-        <v>0</v>
+      <c r="H43" s="2" t="s">
+        <v>101</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*2612.00</f>
+        <f>J43*2656.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="44" spans="1:12" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>877714</v>
+        <v>956794</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*2879.00</f>
+        <f>J44*3109.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="45" spans="1:12" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>877715</v>
+        <v>956795</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
-      <c r="H45" s="2">
-        <v>0</v>
+      <c r="H45" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*3229.00</f>
+        <f>J45*3563.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
-    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="46" spans="1:12" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>877716</v>
+        <v>956796</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
-      <c r="H46" s="2">
-        <v>0</v>
+      <c r="H46" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*3478.00</f>
+        <f>J46*4076.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
-    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="47" spans="1:12" outlineLevel="2">
+      <c r="A47" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" s="8"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="8"/>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>889962</v>
+        <v>836294</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*3865.00</f>
+        <f>J48*1560.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>889993</v>
+        <v>836295</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*1652.00</f>
+        <f>J49*1781.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>889994</v>
+        <v>836296</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
-      <c r="H50" s="2" t="s">
-        <v>17</v>
+      <c r="H50" s="2">
+        <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*1952.00</f>
+        <f>J50*1962.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>889995</v>
+        <v>836297</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*2203.00</f>
+        <f>J51*2185.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>889996</v>
+        <v>836298</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*2496.00</f>
+        <f>J52*2377.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>889997</v>
+        <v>836299</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
-      <c r="H53" s="2">
-        <v>0</v>
+      <c r="H53" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*2787.00</f>
+        <f>J53*2610.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>889998</v>
+        <v>836300</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
-      <c r="H54" s="2">
-        <v>0</v>
+      <c r="H54" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*3082.00</f>
+        <f>J54*2833.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>889999</v>
+        <v>836301</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
-      <c r="H55" s="2">
-        <v>0</v>
+      <c r="H55" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*3373.00</f>
+        <f>J55*3032.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>890000</v>
+        <v>877712</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*3668.00</f>
+        <f>J56*2391.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>890001</v>
+        <v>877713</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*3963.00</f>
+        <f>J57*2612.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>890002</v>
+        <v>877714</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*4256.00</f>
+        <f>J58*2879.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>890003</v>
+        <v>877715</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*1943.00</f>
+        <f>J59*3229.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>890004</v>
+        <v>877716</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*2351.00</f>
+        <f>J60*3478.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>890005</v>
+        <v>889961</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*2719.00</f>
+        <f>J61*2213.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>890006</v>
+        <v>889962</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*3029.00</f>
+        <f>J62*3865.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>890007</v>
+        <v>889993</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*3391.00</f>
+        <f>J63*1652.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>890008</v>
+        <v>889994</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
-      <c r="H64" s="2">
-        <v>0</v>
+      <c r="H64" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*3829.00</f>
+        <f>J64*1952.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>890009</v>
+        <v>889995</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>254</v>
+        <v>169</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*4195.00</f>
+        <f>J65*2203.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>890010</v>
+        <v>889996</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*4562.00</f>
+        <f>J66*2496.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>890011</v>
+        <v>889997</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*4836.00</f>
+        <f>J67*2787.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>890012</v>
+        <v>889998</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*5197.00</f>
+        <f>J68*3082.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
-    <row r="69" spans="1:12" outlineLevel="4">
+    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>889757</v>
+        <v>889999</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G69" s="2">
         <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*1966.00</f>
+        <f>J69*3373.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
-    <row r="70" spans="1:12" outlineLevel="4">
+    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>889758</v>
+        <v>890000</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*2269.00</f>
+        <f>J70*3668.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
-    <row r="71" spans="1:12" outlineLevel="4">
+    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>889759</v>
+        <v>890001</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*2514.00</f>
+        <f>J71*3963.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
-    <row r="72" spans="1:12" outlineLevel="4">
+    <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>889760</v>
+        <v>890002</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*2807.00</f>
+        <f>J72*4256.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
-    <row r="73" spans="1:12" outlineLevel="4">
+    <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>889761</v>
+        <v>890003</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*3098.00</f>
+        <f>J73*1943.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
-    <row r="74" spans="1:12" outlineLevel="4">
+    <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>889762</v>
+        <v>890004</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*3460.00</f>
+        <f>J74*2351.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
-    <row r="75" spans="1:12" outlineLevel="4">
+    <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>889763</v>
+        <v>890005</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="G75" s="2">
         <v>0</v>
       </c>
-      <c r="H75" s="2">
-        <v>0</v>
+      <c r="H75" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*3757.00</f>
+        <f>J75*2719.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>890056</v>
+        <v>890006</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>1</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*1453.00</f>
+        <f>J76*3029.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>890057</v>
+        <v>890007</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
-      <c r="H77" s="2" t="s">
-        <v>17</v>
+      <c r="H77" s="2">
+        <v>4</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*1690.00</f>
+        <f>J77*3391.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>890058</v>
+        <v>890008</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
-      <c r="H78" s="2" t="s">
-        <v>65</v>
+      <c r="H78" s="2">
+        <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*1915.00</f>
+        <f>J78*3829.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>890059</v>
+        <v>890009</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
-      <c r="H79" s="2" t="s">
-        <v>28</v>
+      <c r="H79" s="2">
+        <v>5</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*2275.00</f>
+        <f>J79*4195.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>890060</v>
+        <v>890010</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
-      <c r="H80" s="2" t="s">
-        <v>28</v>
+      <c r="H80" s="2">
+        <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*2475.00</f>
+        <f>J80*4562.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>890061</v>
+        <v>890011</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
       <c r="H81" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*2841.00</f>
+        <f>J81*4836.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>890062</v>
+        <v>890012</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*3092.00</f>
+        <f>J82*5197.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
-    <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="83" spans="1:12" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>890063</v>
+        <v>889757</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*3518.00</f>
+        <f>J83*1966.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
-    <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="84" spans="1:12" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>890064</v>
+        <v>889758</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*3690.00</f>
+        <f>J84*2269.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
-    <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="85" spans="1:12" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>890065</v>
+        <v>889759</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*4122.00</f>
+        <f>J85*2514.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
-    <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="86" spans="1:12" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>890066</v>
+        <v>889760</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*1606.00</f>
+        <f>J86*2807.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
-    <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="87" spans="1:12" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>890067</v>
+        <v>889761</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*1857.00</f>
+        <f>J87*3098.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
-    <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="88" spans="1:12" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>890068</v>
+        <v>889762</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*2094.00</f>
+        <f>J88*3460.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
-    <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="89" spans="1:12" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>890069</v>
+        <v>889763</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*2481.00</f>
+        <f>J89*3757.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>890070</v>
+        <v>890056</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
-      <c r="H90" s="2">
-        <v>0</v>
+      <c r="H90" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*2684.00</f>
+        <f>J90*1453.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>890071</v>
+        <v>890057</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
-      <c r="H91" s="2">
-        <v>0</v>
+      <c r="H91" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*3081.00</f>
+        <f>J91*1690.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>890072</v>
+        <v>890058</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
-      <c r="H92" s="2">
-        <v>0</v>
+      <c r="H92" s="2" t="s">
+        <v>101</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*3413.00</f>
+        <f>J92*1915.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>890073</v>
+        <v>890059</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="G93" s="2">
         <v>0</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*3799.00</f>
+        <f>J93*2275.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>890074</v>
+        <v>890060</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="G94" s="2">
         <v>0</v>
       </c>
-      <c r="H94" s="2">
-        <v>0</v>
+      <c r="H94" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*3966.00</f>
+        <f>J94*2475.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>890075</v>
+        <v>890061</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G95" s="2">
         <v>0</v>
       </c>
       <c r="H95" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*4437.00</f>
+        <f>J95*2841.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
-    <row r="96" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K96" s="8"/>
+    <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A96" s="1"/>
+      <c r="B96" s="1">
+        <v>890062</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="G96" s="2">
+        <v>0</v>
+      </c>
+      <c r="H96" s="2">
+        <v>5</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K96" s="2" t="str">
+        <f>J96*3092.00</f>
+        <v>0</v>
+      </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>820588</v>
+        <v>890063</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="G97" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>0</v>
+      </c>
+      <c r="H97" s="2">
+        <v>5</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*630.00</f>
+        <f>J97*3518.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>820589</v>
+        <v>890064</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="G98" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>0</v>
+      </c>
+      <c r="H98" s="2">
+        <v>2</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*836.00</f>
+        <f>J98*3690.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>820590</v>
+        <v>890065</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="G99" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>0</v>
+      </c>
+      <c r="H99" s="2">
+        <v>2</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*1133.00</f>
+        <f>J99*4122.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>820591</v>
+        <v>890066</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G100" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>0</v>
+      </c>
+      <c r="H100" s="2">
+        <v>1</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*737.00</f>
+        <f>J100*1606.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>820592</v>
+        <v>890067</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="G101" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*1113.00</f>
+        <f>J101*1857.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>820593</v>
+        <v>890068</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="G102" s="2">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>0</v>
+      </c>
+      <c r="H102" s="2">
+        <v>5</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*1444.00</f>
+        <f>J102*2094.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>820594</v>
+        <v>890069</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="G103" s="2">
         <v>0</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*1447.00</f>
+        <f>J103*2481.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>820595</v>
+        <v>890070</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="G104" s="2">
         <v>0</v>
       </c>
-      <c r="H104" s="2">
-        <v>9</v>
+      <c r="H104" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K104" s="2" t="str">
-        <f>J104*1991.00</f>
+        <f>J104*2684.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>820596</v>
+        <v>890071</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
       <c r="H105" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*2459.00</f>
+        <f>J105*3081.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>820599</v>
+        <v>890072</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="G106" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>0</v>
+      </c>
+      <c r="H106" s="2">
+        <v>5</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*762.00</f>
+        <f>J106*3413.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>820600</v>
+        <v>890073</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="G107" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*1099.00</f>
+        <f>J107*3799.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>820601</v>
+        <v>890074</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="G108" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H108" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*1261.00</f>
+        <f>J108*3966.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>820602</v>
+        <v>890075</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="G109" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>0</v>
+      </c>
+      <c r="H109" s="2">
+        <v>2</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*1023.00</f>
+        <f>J109*4437.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
-    <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="110" spans="1:12" outlineLevel="2">
+      <c r="A110" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="B110" s="8"/>
+      <c r="C110" s="8"/>
+      <c r="D110" s="8"/>
+      <c r="E110" s="8"/>
+      <c r="F110" s="8"/>
+      <c r="G110" s="8"/>
+      <c r="H110" s="8"/>
+      <c r="I110" s="8"/>
+      <c r="J110" s="8"/>
+      <c r="K110" s="8"/>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
+        <v>820588</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="G111" s="2">
+        <v>3</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K111" s="2" t="str">
+        <f>J111*687.00</f>
+        <v>0</v>
+      </c>
+      <c r="L111" s="5"/>
+    </row>
+    <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1">
+        <v>820589</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="G112" s="2">
+        <v>4</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K112" s="2" t="str">
+        <f>J112*911.00</f>
+        <v>0</v>
+      </c>
+      <c r="L112" s="5"/>
+    </row>
+    <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1">
+        <v>820590</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G113" s="2">
+        <v>6</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K113" s="2" t="str">
+        <f>J113*1235.00</f>
+        <v>0</v>
+      </c>
+      <c r="L113" s="5"/>
+    </row>
+    <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1">
+        <v>820591</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="G114" s="2">
+        <v>4</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K114" s="2" t="str">
+        <f>J114*803.00</f>
+        <v>0</v>
+      </c>
+      <c r="L114" s="5"/>
+    </row>
+    <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A115" s="1"/>
+      <c r="B115" s="1">
+        <v>820592</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="G115" s="2">
+        <v>7</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K115" s="2" t="str">
+        <f>J115*1213.00</f>
+        <v>0</v>
+      </c>
+      <c r="L115" s="5"/>
+    </row>
+    <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1">
+        <v>820593</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="G116" s="2">
+        <v>9</v>
+      </c>
+      <c r="H116" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K116" s="2" t="str">
+        <f>J116*1574.00</f>
+        <v>0</v>
+      </c>
+      <c r="L116" s="5"/>
+    </row>
+    <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A117" s="1"/>
+      <c r="B117" s="1">
+        <v>820594</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="G117" s="2">
+        <v>0</v>
+      </c>
+      <c r="H117" s="2">
+        <v>3</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K117" s="2" t="str">
+        <f>J117*1504.00</f>
+        <v>0</v>
+      </c>
+      <c r="L117" s="5"/>
+    </row>
+    <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A118" s="1"/>
+      <c r="B118" s="1">
+        <v>820595</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="G118" s="2">
+        <v>0</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K118" s="2" t="str">
+        <f>J118*1991.00</f>
+        <v>0</v>
+      </c>
+      <c r="L118" s="5"/>
+    </row>
+    <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A119" s="1"/>
+      <c r="B119" s="1">
+        <v>820596</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="G119" s="2">
+        <v>0</v>
+      </c>
+      <c r="H119" s="2">
+        <v>7</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K119" s="2" t="str">
+        <f>J119*2557.00</f>
+        <v>0</v>
+      </c>
+      <c r="L119" s="5"/>
+    </row>
+    <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A120" s="1"/>
+      <c r="B120" s="1">
+        <v>820599</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="G120" s="2">
+        <v>4</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K120" s="2" t="str">
+        <f>J120*831.00</f>
+        <v>0</v>
+      </c>
+      <c r="L120" s="5"/>
+    </row>
+    <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A121" s="1"/>
+      <c r="B121" s="1">
+        <v>820600</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="G121" s="2">
+        <v>5</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K121" s="2" t="str">
+        <f>J121*1198.00</f>
+        <v>0</v>
+      </c>
+      <c r="L121" s="5"/>
+    </row>
+    <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A122" s="1"/>
+      <c r="B122" s="1">
+        <v>820601</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="G122" s="2">
+        <v>4</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K122" s="2" t="str">
+        <f>J122*1374.00</f>
+        <v>0</v>
+      </c>
+      <c r="L122" s="5"/>
+    </row>
+    <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A123" s="1"/>
+      <c r="B123" s="1">
+        <v>820602</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="G123" s="2">
+        <v>6</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K123" s="2" t="str">
+        <f>J123*1115.00</f>
+        <v>0</v>
+      </c>
+      <c r="L123" s="5"/>
+    </row>
+    <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A124" s="1"/>
+      <c r="B124" s="1">
+        <v>820603</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="G124" s="2">
+        <v>7</v>
+      </c>
+      <c r="H124" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K124" s="2" t="str">
+        <f>J124*1606.00</f>
+        <v>0</v>
+      </c>
+      <c r="L124" s="5"/>
+    </row>
+    <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A125" s="1"/>
+      <c r="B125" s="1">
         <v>820604</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G111" s="2">
+      <c r="C125" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="G125" s="2">
         <v>5</v>
       </c>
-      <c r="H111" s="2" t="s">
+      <c r="H125" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I111" s="1">
-[...9 lines deleted...]
-      <c r="L111" s="5"/>
+      <c r="I125" s="1">
+        <v>0</v>
+      </c>
+      <c r="J125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K125" s="2" t="str">
+        <f>J125*1764.00</f>
+        <v>0</v>
+      </c>
+      <c r="L125" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A33:K33"/>
-    <mergeCell ref="A96:K96"/>
+    <mergeCell ref="A47:K47"/>
+    <mergeCell ref="A110:K110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>