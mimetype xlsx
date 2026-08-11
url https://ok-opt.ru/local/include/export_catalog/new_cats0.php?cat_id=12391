--- v2 (2026-06-21)
+++ v3 (2026-08-11)
@@ -69,230 +69,233 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с отводами</t>
   </si>
   <si>
     <t>Коллектора НЕРЖ. сталь VALTEC</t>
   </si>
   <si>
     <t>VLC-712001</t>
   </si>
   <si>
     <t>VTc.510.SS.080503</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 3 вых. 3/4" нар.   (1 /5шт)</t>
   </si>
   <si>
     <t>5 303.00 руб.</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-712002</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.080504</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 4 вых. 3/4" нар.   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>6 114.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-712003</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.080505</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 5 вых. 3/4" нар.   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>8 314.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-712004</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.080506</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 6 вых. 3/4" нар.   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>9 619.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712005</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.080507</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 7 вых. 3/4" нар.   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>11 681.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-712006</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060403</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 3 вых. 1/2" нар.   (1 /12шт)</t>
+  </si>
+  <si>
+    <t>2 546.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712007</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060404</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 4 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>3 445.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712008</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060405</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 5 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>4 190.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712009</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060406</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 6 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>5 356.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712010</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060407</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 7 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>6 024.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712011</t>
+  </si>
+  <si>
+    <t>VTc.510.SS.060408</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 8 вых. 1/2" нар.   (1 /10шт)</t>
+  </si>
+  <si>
+    <t>6 154.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712012</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060502</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 2 вых. 3/4" Евроконус    (1 /18шт)</t>
+  </si>
+  <si>
+    <t>1 524.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712013</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060503</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 3 вых. 3/4" Евроконус   (1 /12шт)</t>
+  </si>
+  <si>
+    <t>2 097.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712014</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060504</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 4 вых. 3/4" Евроконус  (1 /10шт)</t>
+  </si>
+  <si>
+    <t>2 675.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-712015</t>
+  </si>
+  <si>
+    <t>VTc.505.SS.060505</t>
+  </si>
+  <si>
+    <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 5 вых. 3/4" Евроконус   (1 /11шт)</t>
+  </si>
+  <si>
+    <t>2 862.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...175 lines deleted...]
-  <si>
     <t>VLC-712016</t>
   </si>
   <si>
     <t>VTc.505.SS.060506</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 6 вых. 3/4" Евроконус   (1 /10шт)</t>
   </si>
   <si>
     <t>3 357.00 руб.</t>
   </si>
   <si>
     <t>VLC-712017</t>
   </si>
   <si>
     <t>VTc.505.SS.060507</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 7 вых. 3/4" Евроконус   (1 /10шт)</t>
   </si>
   <si>
     <t>4 036.00 руб.</t>
   </si>
   <si>
     <t>VLC-712018</t>
@@ -319,53 +322,50 @@
     <t>5 223.00 руб.</t>
   </si>
   <si>
     <t>VLC-712020</t>
   </si>
   <si>
     <t>VTc.505.SS.060510</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 50мм, 1"х 10 вых. 3/4" Евроконус   (1 /10шт)</t>
   </si>
   <si>
     <t>5 355.00 руб.</t>
   </si>
   <si>
     <t>VLC-900302</t>
   </si>
   <si>
     <t>VTc.510.SS.060402</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1"х 2 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>2 065.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900936</t>
   </si>
   <si>
     <t>VTc.510.SL.080502</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100 мм, 1 1/2"х 2 вых. 3/4" нар.р.(нов)</t>
   </si>
   <si>
     <t>4 074.00 руб.</t>
   </si>
   <si>
     <t>VLC-900937</t>
   </si>
   <si>
     <t>VTc.510.SL.080503</t>
   </si>
   <si>
     <t>Коллектор из нерж. стали, с м-о расст вых. 100мм, 1 1/2"х 3 вых. 3/4" нар.р.(нов)</t>
   </si>
   <si>
     <t>5 462.00 руб.</t>
   </si>
@@ -1633,51 +1633,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdf5_86a5_11e9_8101_003048fd731b_409a69a5_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdf8_86a5_11e9_8101_003048fd731b_409a69a9_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdfb_86a5_11e9_8101_003048fd731b_409a69ad_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdfe_86a5_11e9_8101_003048fd731b_409a69b1_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe01_86a5_11e9_8101_003048fd731b_409a69b5_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe04_86a5_11e9_8101_003048fd731b_409a69b9_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe07_86a5_11e9_8101_003048fd731b_409a69bd_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe0a_86a5_11e9_8101_003048fd731b_409a69c1_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe0d_86a5_11e9_8101_003048fd731b_409a69c5_281f_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe10_86a5_11e9_8101_003048fd731b_409a69c9_281f_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe13_86a5_11e9_8101_003048fd731b_409a69cd_281f_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe16_86a5_11e9_8101_003048fd731b_409a69d1_281f_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe19_86a5_11e9_8101_003048fd731b_409a69d5_281f_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe1c_86a5_11e9_8101_003048fd731b_409a69d9_281f_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe1f_86a5_11e9_8101_003048fd731b_409a69dd_281f_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe22_86a5_11e9_8101_003048fd731b_409a69e1_281f_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe25_86a5_11e9_8101_003048fd731b_409a69e5_281f_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe28_86a5_11e9_8101_003048fd731b_409a69e9_281f_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe2b_86a5_11e9_8101_003048fd731b_409a69ed_281f_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe2e_86a5_11e9_8101_003048fd731b_409a69f1_281f_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a51_3466_11eb_81f3_003048fd731b_409a69f5_281f_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385886_ce99_11ef_a6b4_047c1617b143_1b5db49a_f93d_11ef_a6ea_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385888_ce99_11ef_a6b4_047c1617b143_1b5db49b_f93d_11ef_a6ea_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588a_ce99_11ef_a6b4_047c1617b143_1b5db49c_f93d_11ef_a6ea_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588c_ce99_11ef_a6b4_047c1617b143_1b5db49d_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588e_ce99_11ef_a6b4_047c1617b143_1b5db49e_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385890_ce99_11ef_a6b4_047c1617b143_1b5db49f_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b0_551c_11f0_a76e_047c1617b143_579e239d_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a53_3466_11eb_81f3_003048fd731b_46e460cb_281f_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a55_3466_11eb_81f3_003048fd731b_46e460cf_281f_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a57_3466_11eb_81f3_003048fd731b_46e460d3_281f_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a59_3466_11eb_81f3_003048fd731b_46e460d7_281f_11ed_a30f_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5b_3466_11eb_81f3_003048fd731b_46e460db_281f_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5d_3466_11eb_81f3_003048fd731b_46e460df_281f_11ed_a30f_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5f_3466_11eb_81f3_003048fd731b_46e460e3_281f_11ed_a30f_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a61_3466_11eb_81f3_003048fd731b_46e460e7_281f_11ed_a30f_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4af_c7a6_11ed_a3fe_047c1617b143_4396be4c_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b1_c7a6_11ed_a3fe_047c1617b143_4396be50_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b3_c7a6_11ed_a3fe_047c1617b143_4396be54_0312_11ef_a5a4_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b5_c7a6_11ed_a3fe_047c1617b143_4396be58_0312_11ef_a5a4_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b7_c7a6_11ed_a3fe_047c1617b143_4396be5c_0312_11ef_a5a4_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6d_f891_11ee_a597_047c1617b143_85119bc0_fcc8_11ef_a6ef_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6f_f891_11ee_a597_047c1617b143_85119bc3_fcc8_11ef_a6ef_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f69_9e75_11ef_a670_047c1617b143_579e22c5_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6b_9e75_11ef_a670_047c1617b143_579e22c9_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6d_9e75_11ef_a670_047c1617b143_579e22cd_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6f_9e75_11ef_a670_047c1617b143_579e22d1_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f71_9e75_11ef_a670_047c1617b143_579e22d5_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f73_9e75_11ef_a670_047c1617b143_579e22d9_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f75_9e75_11ef_a670_047c1617b143_579e22dd_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f77_9e75_11ef_a670_047c1617b143_579e22e1_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f79_9e75_11ef_a670_047c1617b143_579e22e5_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7b_9e75_11ef_a670_047c1617b143_579e22e9_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7d_9e75_11ef_a670_047c1617b143_579e22ed_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7f_9e75_11ef_a670_047c1617b143_579e22f1_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f81_9e75_11ef_a670_047c1617b143_579e22f5_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f83_9e75_11ef_a670_047c1617b143_579e22f9_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f85_9e75_11ef_a670_047c1617b143_579e22fd_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f87_9e75_11ef_a670_047c1617b143_579e2301_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f89_9e75_11ef_a670_047c1617b143_579e2305_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8b_9e75_11ef_a670_047c1617b143_579e2309_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8d_9e75_11ef_a670_047c1617b143_579e230d_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8f_9e75_11ef_a670_047c1617b143_579e2311_5a46_11f0_a775_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b2_551c_11f0_a76e_047c1617b143_0a6f3a29_310d_11f1_a89b_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b4_551c_11f0_a76e_047c1617b143_0a6f3a11_310d_11f1_a89b_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b6_551c_11f0_a76e_047c1617b143_0a6f3a15_310d_11f1_a89b_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b8_551c_11f0_a76e_047c1617b143_0a6f3a19_310d_11f1_a89b_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ba_551c_11f0_a76e_047c1617b143_0a6f3a1d_310d_11f1_a89b_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89bc_551c_11f0_a76e_047c1617b143_0a6f3a2d_310d_11f1_a89b_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89be_551c_11f0_a76e_047c1617b143_0a6f3a31_310d_11f1_a89b_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c0_551c_11f0_a76e_047c1617b143_0a6f3a35_310d_11f1_a89b_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c2_551c_11f0_a76e_047c1617b143_0a6f3a21_310d_11f1_a89b_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c4_551c_11f0_a76e_047c1617b143_0a6f3a25_310d_11f1_a89b_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c6_551c_11f0_a76e_047c1617b143_0a6f3a39_310d_11f1_a89b_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c8_551c_11f0_a76e_047c1617b143_0a6f3a3d_310d_11f1_a89b_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ca_551c_11f0_a76e_047c1617b143_0a6f3a45_310d_11f1_a89b_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89cc_551c_11f0_a76e_047c1617b143_0a6f3a59_310d_11f1_a89b_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ce_551c_11f0_a76e_047c1617b143_0a6f3a49_310d_11f1_a89b_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d0_551c_11f0_a76e_047c1617b143_0a6f3a4d_310d_11f1_a89b_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d2_551c_11f0_a76e_047c1617b143_0a6f3a5d_310d_11f1_a89b_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d4_551c_11f0_a76e_047c1617b143_0a6f3a51_310d_11f1_a89b_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d6_551c_11f0_a76e_047c1617b143_0a6f3a55_310d_11f1_a89b_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d8_551c_11f0_a76e_047c1617b143_0a6f3a41_310d_11f1_a89b_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf1b_86a5_11e9_8101_003048fd731b_409a69f9_281f_11ed_a30f_00259070b48784.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf1f_86a5_11e9_8101_003048fd731b_409a69fd_281f_11ed_a30f_00259070b48785.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf23_86a5_11e9_8101_003048fd731b_409a6a01_281f_11ed_a30f_00259070b48786.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf27_86a5_11e9_8101_003048fd731b_409a6a05_281f_11ed_a30f_00259070b48787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf2b_86a5_11e9_8101_003048fd731b_409a6a09_281f_11ed_a30f_00259070b48788.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf2f_86a5_11e9_8101_003048fd731b_409a6a0d_281f_11ed_a30f_00259070b48789.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf33_86a5_11e9_8101_003048fd731b_409a6a11_281f_11ed_a30f_00259070b48790.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf36_86a5_11e9_8101_003048fd731b_409a6a15_281f_11ed_a30f_00259070b48791.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf39_86a5_11e9_8101_003048fd731b_409a6a19_281f_11ed_a30f_00259070b48792.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf44_86a5_11e9_8101_003048fd731b_409a6a1d_281f_11ed_a30f_00259070b48793.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf48_86a5_11e9_8101_003048fd731b_409a6a21_281f_11ed_a30f_00259070b48794.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf4c_86a5_11e9_8101_003048fd731b_409a6a25_281f_11ed_a30f_00259070b48795.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf50_86a5_11e9_8101_003048fd731b_409a6a29_281f_11ed_a30f_00259070b48796.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf54_86a5_11e9_8101_003048fd731b_409a6a2d_281f_11ed_a30f_00259070b48797.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf58_86a5_11e9_8101_003048fd731b_409a6a31_281f_11ed_a30f_00259070b48798.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdf5_86a5_11e9_8101_003048fd731b_409a69a5_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdf8_86a5_11e9_8101_003048fd731b_409a69a9_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdfb_86a5_11e9_8101_003048fd731b_409a69ad_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fdfe_86a5_11e9_8101_003048fd731b_409a69b1_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe01_86a5_11e9_8101_003048fd731b_409a69b5_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe04_86a5_11e9_8101_003048fd731b_409a69b9_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe07_86a5_11e9_8101_003048fd731b_409a69bd_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe0a_86a5_11e9_8101_003048fd731b_409a69c1_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe0d_86a5_11e9_8101_003048fd731b_409a69c5_281f_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe10_86a5_11e9_8101_003048fd731b_409a69c9_281f_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe13_86a5_11e9_8101_003048fd731b_409a69cd_281f_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe16_86a5_11e9_8101_003048fd731b_409a69d1_281f_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe19_86a5_11e9_8101_003048fd731b_409a69d5_281f_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe1c_86a5_11e9_8101_003048fd731b_409a69d9_281f_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe1f_86a5_11e9_8101_003048fd731b_409a69dd_281f_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe22_86a5_11e9_8101_003048fd731b_409a69e1_281f_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe25_86a5_11e9_8101_003048fd731b_409a69e5_281f_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe28_86a5_11e9_8101_003048fd731b_409a69e9_281f_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe2b_86a5_11e9_8101_003048fd731b_409a69ed_281f_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe2e_86a5_11e9_8101_003048fd731b_409a69f1_281f_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a51_3466_11eb_81f3_003048fd731b_409a69f5_281f_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385886_ce99_11ef_a6b4_047c1617b143_1b5db49a_f93d_11ef_a6ea_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385888_ce99_11ef_a6b4_047c1617b143_1b5db49b_f93d_11ef_a6ea_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588a_ce99_11ef_a6b4_047c1617b143_1b5db49c_f93d_11ef_a6ea_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588c_ce99_11ef_a6b4_047c1617b143_1b5db49d_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38588e_ce99_11ef_a6b4_047c1617b143_1b5db49e_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385890_ce99_11ef_a6b4_047c1617b143_1b5db49f_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b0_551c_11f0_a76e_047c1617b143_579e239d_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e3e_4547_11f1_a8b7_047c1617b143_35bcb6db_714f_11f1_a8f1_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e42_4547_11f1_a8b7_047c1617b143_35bcb6e3_714f_11f1_a8f1_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e44_4547_11f1_a8b7_047c1617b143_35bcb6e7_714f_11f1_a8f1_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e46_4547_11f1_a8b7_047c1617b143_35bcb6eb_714f_11f1_a8f1_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e48_4547_11f1_a8b7_047c1617b143_35bcb6ef_714f_11f1_a8f1_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e4a_4547_11f1_a8b7_047c1617b143_35bcb6f3_714f_11f1_a8f1_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e4c_4547_11f1_a8b7_047c1617b143_35bcb6bf_714f_11f1_a8f1_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e4e_4547_11f1_a8b7_047c1617b143_35bcb6c3_714f_11f1_a8f1_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e52_4547_11f1_a8b7_047c1617b143_35bcb6cb_714f_11f1_a8f1_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e54_4547_11f1_a8b7_047c1617b143_35bcb6cf_714f_11f1_a8f1_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e56_4547_11f1_a8b7_047c1617b143_35bcb6d3_714f_11f1_a8f1_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e58_4547_11f1_a8b7_047c1617b143_35bcb6d7_714f_11f1_a8f1_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a53_3466_11eb_81f3_003048fd731b_46e460cb_281f_11ed_a30f_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a55_3466_11eb_81f3_003048fd731b_46e460cf_281f_11ed_a30f_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a57_3466_11eb_81f3_003048fd731b_46e460d3_281f_11ed_a30f_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a59_3466_11eb_81f3_003048fd731b_46e460d7_281f_11ed_a30f_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5b_3466_11eb_81f3_003048fd731b_46e460db_281f_11ed_a30f_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5d_3466_11eb_81f3_003048fd731b_46e460df_281f_11ed_a30f_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a5f_3466_11eb_81f3_003048fd731b_46e460e3_281f_11ed_a30f_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a61_3466_11eb_81f3_003048fd731b_46e460e7_281f_11ed_a30f_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4af_c7a6_11ed_a3fe_047c1617b143_4396be4c_0312_11ef_a5a4_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b1_c7a6_11ed_a3fe_047c1617b143_4396be50_0312_11ef_a5a4_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b3_c7a6_11ed_a3fe_047c1617b143_4396be54_0312_11ef_a5a4_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b5_c7a6_11ed_a3fe_047c1617b143_4396be58_0312_11ef_a5a4_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4b7_c7a6_11ed_a3fe_047c1617b143_4396be5c_0312_11ef_a5a4_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6d_f891_11ee_a597_047c1617b143_85119bc0_fcc8_11ef_a6ef_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6f_f891_11ee_a597_047c1617b143_85119bc3_fcc8_11ef_a6ef_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f69_9e75_11ef_a670_047c1617b143_579e22c5_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6b_9e75_11ef_a670_047c1617b143_579e22c9_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6d_9e75_11ef_a670_047c1617b143_579e22cd_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f6f_9e75_11ef_a670_047c1617b143_579e22d1_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f71_9e75_11ef_a670_047c1617b143_579e22d5_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f73_9e75_11ef_a670_047c1617b143_579e22d9_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f75_9e75_11ef_a670_047c1617b143_579e22dd_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f77_9e75_11ef_a670_047c1617b143_579e22e1_5a46_11f0_a775_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f79_9e75_11ef_a670_047c1617b143_579e22e5_5a46_11f0_a775_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7b_9e75_11ef_a670_047c1617b143_579e22e9_5a46_11f0_a775_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7d_9e75_11ef_a670_047c1617b143_579e22ed_5a46_11f0_a775_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f7f_9e75_11ef_a670_047c1617b143_579e22f1_5a46_11f0_a775_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f81_9e75_11ef_a670_047c1617b143_579e22f5_5a46_11f0_a775_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f83_9e75_11ef_a670_047c1617b143_579e22f9_5a46_11f0_a775_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f85_9e75_11ef_a670_047c1617b143_579e22fd_5a46_11f0_a775_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f87_9e75_11ef_a670_047c1617b143_579e2301_5a46_11f0_a775_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f89_9e75_11ef_a670_047c1617b143_579e2305_5a46_11f0_a775_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8b_9e75_11ef_a670_047c1617b143_579e2309_5a46_11f0_a775_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8d_9e75_11ef_a670_047c1617b143_579e230d_5a46_11f0_a775_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f8f_9e75_11ef_a670_047c1617b143_579e2311_5a46_11f0_a775_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b2_551c_11f0_a76e_047c1617b143_165f7073_715d_11f1_a8f1_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b4_551c_11f0_a76e_047c1617b143_165f705b_715d_11f1_a8f1_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b6_551c_11f0_a76e_047c1617b143_165f705f_715d_11f1_a8f1_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89b8_551c_11f0_a76e_047c1617b143_165f7063_715d_11f1_a8f1_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ba_551c_11f0_a76e_047c1617b143_165f7067_715d_11f1_a8f1_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89bc_551c_11f0_a76e_047c1617b143_165f7077_715d_11f1_a8f1_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89be_551c_11f0_a76e_047c1617b143_165f707b_715d_11f1_a8f1_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c0_551c_11f0_a76e_047c1617b143_165f707f_715d_11f1_a8f1_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c2_551c_11f0_a76e_047c1617b143_165f706b_715d_11f1_a8f1_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c4_551c_11f0_a76e_047c1617b143_165f706f_715d_11f1_a8f1_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c6_551c_11f0_a76e_047c1617b143_165f7083_715d_11f1_a8f1_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89c8_551c_11f0_a76e_047c1617b143_165f7087_715d_11f1_a8f1_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ca_551c_11f0_a76e_047c1617b143_bd80f832_715d_11f1_a8f1_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89cc_551c_11f0_a76e_047c1617b143_bd80f846_715d_11f1_a8f1_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89ce_551c_11f0_a76e_047c1617b143_bd80f836_715d_11f1_a8f1_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d0_551c_11f0_a76e_047c1617b143_bd80f83a_715d_11f1_a8f1_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d2_551c_11f0_a76e_047c1617b143_bd80f84a_715d_11f1_a8f1_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d4_551c_11f0_a76e_047c1617b143_bd80f83e_715d_11f1_a8f1_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d6_551c_11f0_a76e_047c1617b143_bd80f842_715d_11f1_a8f1_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89d8_551c_11f0_a76e_047c1617b143_bd80f82e_715d_11f1_a8f1_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf1b_86a5_11e9_8101_003048fd731b_409a69f9_281f_11ed_a30f_00259070b48796.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf1f_86a5_11e9_8101_003048fd731b_409a69fd_281f_11ed_a30f_00259070b48797.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf23_86a5_11e9_8101_003048fd731b_409a6a01_281f_11ed_a30f_00259070b48798.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf27_86a5_11e9_8101_003048fd731b_409a6a05_281f_11ed_a30f_00259070b48799.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf2b_86a5_11e9_8101_003048fd731b_409a6a09_281f_11ed_a30f_00259070b487100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf2f_86a5_11e9_8101_003048fd731b_409a6a0d_281f_11ed_a30f_00259070b487101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf33_86a5_11e9_8101_003048fd731b_409a6a11_281f_11ed_a30f_00259070b487102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf36_86a5_11e9_8101_003048fd731b_409a6a15_281f_11ed_a30f_00259070b487103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf39_86a5_11e9_8101_003048fd731b_409a6a19_281f_11ed_a30f_00259070b487104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf44_86a5_11e9_8101_003048fd731b_409a6a1d_281f_11ed_a30f_00259070b487105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf48_86a5_11e9_8101_003048fd731b_409a6a21_281f_11ed_a30f_00259070b487106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf4c_86a5_11e9_8101_003048fd731b_409a6a25_281f_11ed_a30f_00259070b487107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf50_86a5_11e9_8101_003048fd731b_409a6a29_281f_11ed_a30f_00259070b487108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf54_86a5_11e9_8101_003048fd731b_409a6a2d_281f_11ed_a30f_00259070b487109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf58_86a5_11e9_8101_003048fd731b_409a6a31_281f_11ed_a30f_00259070b487110.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2482,2133 +2482,2493 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_48" descr="Image_48"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="41" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_49" descr="Image_49"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="42" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_50" descr="Image_50"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="43" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_51" descr="Image_51"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="44" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_52" descr="Image_52"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="45" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_53" descr="Image_53"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="46" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_54" descr="Image_54"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="47" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_55" descr="Image_55"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="48" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_56" descr="Image_56"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="49" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_57" descr="Image_57"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="50" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_58" descr="Image_58"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="51" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_59" descr="Image_59"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="52" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_60" descr="Image_60"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="53" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_61" descr="Image_61"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="54" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_62" descr="Image_62"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="55" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_63" descr="Image_63"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="56" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_64" descr="Image_64"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="57" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Image_65" descr="Image_65"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="58" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Image_66" descr="Image_66"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="59" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Image_67" descr="Image_67"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="60" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Image_68" descr="Image_68"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <xdr:cNvPr id="61" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Image_69" descr="Image_69"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="62" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Image_70" descr="Image_70"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <xdr:cNvPr id="63" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Image_71" descr="Image_71"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="64" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Image_72" descr="Image_72"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="65" name="Image_72" descr="Image_72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_73" descr="Image_73"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="66" name="Image_73" descr="Image_73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Image_74" descr="Image_74"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="67" name="Image_74" descr="Image_74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Image_75" descr="Image_75"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="68" name="Image_75" descr="Image_75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Image_76" descr="Image_76"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="69" name="Image_76" descr="Image_76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Image_77" descr="Image_77"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="70" name="Image_77" descr="Image_77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Image_78" descr="Image_78"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="71" name="Image_78" descr="Image_78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Image_79" descr="Image_79"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="72" name="Image_79" descr="Image_79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Image_80" descr="Image_80"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="73" name="Image_80" descr="Image_80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Image_81" descr="Image_81"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <xdr:cNvPr id="74" name="Image_81" descr="Image_81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Image_82" descr="Image_82"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <xdr:cNvPr id="75" name="Image_82" descr="Image_82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Image_90" descr="Image_90"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="76" name="Image_90" descr="Image_90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Image_91" descr="Image_91"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="77" name="Image_91" descr="Image_91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Image_92" descr="Image_92"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="78" name="Image_92" descr="Image_92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Image_93" descr="Image_93"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <xdr:cNvPr id="79" name="Image_93" descr="Image_93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Image_94" descr="Image_94"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="80" name="Image_94" descr="Image_94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Image_95" descr="Image_95"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="81" name="Image_95" descr="Image_95"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Image_96" descr="Image_96"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="82" name="Image_96" descr="Image_96"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Image_97" descr="Image_97"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="83" name="Image_97" descr="Image_97"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Image_98" descr="Image_98"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="84" name="Image_98" descr="Image_98"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Image_99" descr="Image_99"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="85" name="Image_99" descr="Image_99"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Image_100" descr="Image_100"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="86" name="Image_100" descr="Image_100"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="Image_101" descr="Image_101"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="87" name="Image_101" descr="Image_101"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Image_102" descr="Image_102"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="88" name="Image_102" descr="Image_102"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Image_103" descr="Image_103"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="89" name="Image_103" descr="Image_103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="Image_104" descr="Image_104"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="90" name="Image_104" descr="Image_104"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="Image_105" descr="Image_105"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <xdr:cNvPr id="91" name="Image_105" descr="Image_105"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="Image_106" descr="Image_106"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <xdr:cNvPr id="92" name="Image_106" descr="Image_106"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Image_107" descr="Image_107"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <xdr:cNvPr id="93" name="Image_107" descr="Image_107"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="Image_108" descr="Image_108"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <xdr:cNvPr id="94" name="Image_108" descr="Image_108"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="Image_109" descr="Image_109"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <xdr:cNvPr id="95" name="Image_109" descr="Image_109"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="Image_111" descr="Image_111"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <xdr:cNvPr id="96" name="Image_111" descr="Image_111"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="Image_112" descr="Image_112"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <xdr:cNvPr id="97" name="Image_112" descr="Image_112"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="Image_113" descr="Image_113"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <xdr:cNvPr id="98" name="Image_113" descr="Image_113"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Image_114" descr="Image_114"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="99" name="Image_114" descr="Image_114"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="Image_115" descr="Image_115"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <xdr:cNvPr id="100" name="Image_115" descr="Image_115"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="Image_116" descr="Image_116"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <xdr:cNvPr id="101" name="Image_116" descr="Image_116"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="Image_117" descr="Image_117"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <xdr:cNvPr id="102" name="Image_117" descr="Image_117"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="Image_118" descr="Image_118"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <xdr:cNvPr id="103" name="Image_118" descr="Image_118"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="Image_119" descr="Image_119"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <xdr:cNvPr id="104" name="Image_119" descr="Image_119"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Image_120" descr="Image_120"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <xdr:cNvPr id="105" name="Image_120" descr="Image_120"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Image_121" descr="Image_121"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <xdr:cNvPr id="106" name="Image_121" descr="Image_121"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="Image_122" descr="Image_122"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <xdr:cNvPr id="107" name="Image_122" descr="Image_122"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="Image_123" descr="Image_123"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <xdr:cNvPr id="108" name="Image_123" descr="Image_123"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="Image_124" descr="Image_124"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <xdr:cNvPr id="109" name="Image_124" descr="Image_124"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="Image_125" descr="Image_125"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="110" name="Image_125" descr="Image_125"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5003,4220 +5363,4220 @@
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820631</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
-      <c r="H5" s="2" t="s">
-        <v>17</v>
+      <c r="H5" s="2">
+        <v>9</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*5303.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820632</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*6114.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820633</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*8314.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820634</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9619.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820635</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="G9" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*11681.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820636</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2546.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820637</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3445.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820638</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*4190.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820639</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*5356.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820640</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6024.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820641</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*6154.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820642</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1524.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820643</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2097.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820644</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
-      <c r="H18" s="2">
-        <v>6</v>
+      <c r="H18" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2675.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820645</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2862.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820646</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3357.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820647</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4036.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>820648</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4450.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>820649</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*5223.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>820650</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5355.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>836293</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*2065.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889751</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>2</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*4074.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>889752</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*5462.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889753</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>7</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*6719.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889754</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>4</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*8564.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889755</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*9907.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>889756</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>7</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*12031.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890055</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>9</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*12550.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="4">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>956783</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*1090.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>956784</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*1375.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="4">
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>956785</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*1664.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" outlineLevel="4">
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>956786</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1948.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" outlineLevel="4">
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>956787</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*2237.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" outlineLevel="4">
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>956788</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*2522.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" outlineLevel="4">
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>956789</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*2811.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" outlineLevel="4">
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>956790</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*1296.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" outlineLevel="4">
+    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>956791</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
-      <c r="H41" s="2">
-        <v>6</v>
+      <c r="H41" s="2" t="s">
+        <v>77</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1751.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>956792</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*2203.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" outlineLevel="4">
+    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>956793</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*2656.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" outlineLevel="4">
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>956794</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*3109.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" outlineLevel="4">
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>956795</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*3563.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
-    <row r="46" spans="1:12" outlineLevel="4">
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>956796</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*4076.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" outlineLevel="2">
       <c r="A47" s="8" t="s">
         <v>186</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8"/>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>836294</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1560.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>836295</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1781.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>836296</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1962.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>836297</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*2185.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>836298</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*2377.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>836299</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*2610.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>836300</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*2833.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>836301</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>218</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*3032.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>877712</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*2391.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>877713</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*2612.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>877714</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*2879.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>877715</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*3229.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>877716</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*3478.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>889961</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*2213.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>889962</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*3865.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>889993</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*1652.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>889994</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>254</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*1952.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>889995</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*2203.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>889996</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*2496.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>889997</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>265</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*2787.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>889998</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*3082.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>889999</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G69" s="2">
         <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*3373.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>890000</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*3668.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>890001</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>281</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*3963.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>890002</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>285</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*4256.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>890003</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>289</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*1943.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>890004</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>293</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>1</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*2351.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>890005</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G75" s="2">
         <v>0</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*2719.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>890006</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>301</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>1</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*3029.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>890007</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>305</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>4</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*3391.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>890008</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>309</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*3829.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>890009</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>313</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*4195.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>890010</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>317</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*4562.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>890011</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>321</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*4836.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>890012</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>325</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*5197.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>889757</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>329</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*1966.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>889758</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>332</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>333</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*2269.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>889759</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>336</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>337</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*2514.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>889760</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>341</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*2807.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>889761</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>345</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*3098.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>889762</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>349</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*3460.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>889763</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>352</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>353</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*3757.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>890056</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*1453.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>890057</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>361</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*1690.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>890058</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>365</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*1915.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>890059</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>369</v>
       </c>
       <c r="G93" s="2">
         <v>0</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*2275.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>890060</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>373</v>
       </c>
       <c r="G94" s="2">
         <v>0</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*2475.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>890061</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>376</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>377</v>
       </c>
       <c r="G95" s="2">
         <v>0</v>
       </c>
       <c r="H95" s="2">
         <v>8</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*2841.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>890062</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>380</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>381</v>
       </c>
       <c r="G96" s="2">
         <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>5</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*3092.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>890063</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>384</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>385</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>5</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*3518.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>890064</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>389</v>
       </c>
       <c r="G98" s="2">
         <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>2</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*3690.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>890065</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>393</v>
       </c>
       <c r="G99" s="2">
         <v>0</v>
       </c>
       <c r="H99" s="2">
         <v>2</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*4122.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>890066</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>397</v>
       </c>
       <c r="G100" s="2">
         <v>0</v>
       </c>
       <c r="H100" s="2">
         <v>1</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*1606.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>890067</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>398</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>400</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>401</v>
       </c>
       <c r="G101" s="2">
         <v>0</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*1857.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>890068</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>404</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>405</v>
       </c>
       <c r="G102" s="2">
         <v>0</v>
       </c>
       <c r="H102" s="2">
         <v>5</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*2094.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>890069</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>407</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>409</v>
       </c>
       <c r="G103" s="2">
         <v>0</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*2481.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>890070</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>410</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>411</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>413</v>
       </c>
       <c r="G104" s="2">
         <v>0</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*2684.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>890071</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>416</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>417</v>
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
-      <c r="H105" s="2">
-        <v>2</v>
+      <c r="H105" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*3081.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>890072</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>419</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>421</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
       <c r="H106" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*3413.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>890073</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>425</v>
       </c>
       <c r="G107" s="2">
         <v>0</v>
       </c>
-      <c r="H107" s="2" t="s">
-        <v>17</v>
+      <c r="H107" s="2">
+        <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*3799.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>890074</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>429</v>
       </c>
       <c r="G108" s="2">
         <v>0</v>
       </c>
       <c r="H108" s="2">
         <v>2</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*3966.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>890075</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>433</v>
       </c>
       <c r="G109" s="2">
         <v>0</v>
       </c>
       <c r="H109" s="2">
         <v>2</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*4437.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" outlineLevel="2">
       <c r="A110" s="8" t="s">
         <v>434</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="8"/>
       <c r="D110" s="8"/>
       <c r="E110" s="8"/>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="8"/>
       <c r="I110" s="8"/>
       <c r="J110" s="8"/>
       <c r="K110" s="8"/>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>820588</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>437</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>438</v>
       </c>
       <c r="G111" s="2">
         <v>3</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*687.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>820589</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>441</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>442</v>
       </c>
       <c r="G112" s="2">
         <v>4</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*911.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>820590</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>443</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>445</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>446</v>
       </c>
       <c r="G113" s="2">
         <v>6</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*1235.00</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>820591</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>447</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>450</v>
       </c>
       <c r="G114" s="2">
         <v>4</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*803.00</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>820592</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>451</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>453</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>454</v>
       </c>
       <c r="G115" s="2">
         <v>7</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K115" s="2" t="str">
         <f>J115*1213.00</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>820593</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>456</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>458</v>
       </c>
       <c r="G116" s="2">
         <v>9</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K116" s="2" t="str">
         <f>J116*1574.00</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>820594</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>460</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>462</v>
       </c>
       <c r="G117" s="2">
         <v>0</v>
       </c>
-      <c r="H117" s="2">
-        <v>3</v>
+      <c r="H117" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*1504.00</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>820595</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>466</v>
       </c>
       <c r="G118" s="2">
         <v>0</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*1991.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>820596</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>470</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2">
         <v>7</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*2557.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>820599</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>474</v>
       </c>
       <c r="G120" s="2">
         <v>4</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*831.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>820600</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>478</v>
       </c>
       <c r="G121" s="2">
         <v>5</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*1198.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>820601</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>482</v>
       </c>
       <c r="G122" s="2">
         <v>4</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*1374.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>820602</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>484</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>486</v>
       </c>
       <c r="G123" s="2">
         <v>6</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*1115.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>820603</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>397</v>
       </c>
       <c r="G124" s="2">
         <v>7</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*1606.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>820604</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>490</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>493</v>
       </c>
       <c r="G125" s="2">
         <v>5</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*1764.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A47:K47"/>
     <mergeCell ref="A110:K110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>