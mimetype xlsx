--- v1 (2026-03-12)
+++ v2 (2026-05-01)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -851,50 +851,59 @@
     <t>623.70 руб.</t>
   </si>
   <si>
     <t>ZNT-100068</t>
   </si>
   <si>
     <t>ML12158</t>
   </si>
   <si>
     <t>Микрофон внешний</t>
   </si>
   <si>
     <t>245.70 руб.</t>
   </si>
   <si>
     <t>ZNT-100069</t>
   </si>
   <si>
     <t>ML00006086</t>
   </si>
   <si>
     <t>ZONT H2000+PRO.V2</t>
   </si>
   <si>
     <t>41 150.00 руб.</t>
+  </si>
+  <si>
+    <t>УТ000002559</t>
+  </si>
+  <si>
+    <t>ML00005518</t>
+  </si>
+  <si>
+    <t>ZONT Датчик давления MLD 4-20 мА</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -977,51 +986,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363a3_27a0_11ef_a5d4_047c1617b143_589d5444_3faf_11ef_a5f3_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363a5_27a0_11ef_a5d4_047c1617b143_589d5447_3faf_11ef_a5f3_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363a7_27a0_11ef_a5d4_047c1617b143_589d544a_3faf_11ef_a5f3_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363a9_27a0_11ef_a5d4_047c1617b143_589d544d_3faf_11ef_a5f3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363ab_27a0_11ef_a5d4_047c1617b143_589d5450_3faf_11ef_a5f3_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363ad_27a0_11ef_a5d4_047c1617b143_589d5453_3faf_11ef_a5f3_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363af_27a0_11ef_a5d4_047c1617b143_589d5456_3faf_11ef_a5f3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b1_27a0_11ef_a5d4_047c1617b143_589d5459_3faf_11ef_a5f3_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b3_27a0_11ef_a5d4_047c1617b143_589d545c_3faf_11ef_a5f3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b5_27a0_11ef_a5d4_047c1617b143_589d545f_3faf_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b7_27a0_11ef_a5d4_047c1617b143_589d5462_3faf_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b9_27a0_11ef_a5d4_047c1617b143_589d5465_3faf_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363bb_27a0_11ef_a5d4_047c1617b143_589d5468_3faf_11ef_a5f3_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363bd_27a0_11ef_a5d4_047c1617b143_589d546b_3faf_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363bf_27a0_11ef_a5d4_047c1617b143_589d546e_3faf_11ef_a5f3_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363c1_27a0_11ef_a5d4_047c1617b143_589d5471_3faf_11ef_a5f3_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363c3_27a0_11ef_a5d4_047c1617b143_589d5473_3faf_11ef_a5f3_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363c5_27a0_11ef_a5d4_047c1617b143_589d5476_3faf_11ef_a5f3_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363c7_27a0_11ef_a5d4_047c1617b143_589d5479_3faf_11ef_a5f3_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e0_27a8_11ef_a5d4_047c1617b143_589d547a_3faf_11ef_a5f3_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e2_27a8_11ef_a5d4_047c1617b143_589d547b_3faf_11ef_a5f3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e4_27a8_11ef_a5d4_047c1617b143_589d547c_3faf_11ef_a5f3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e6_27a8_11ef_a5d4_047c1617b143_589d547d_3faf_11ef_a5f3_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e8_27a8_11ef_a5d4_047c1617b143_589d547f_3faf_11ef_a5f3_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105ea_27a8_11ef_a5d4_047c1617b143_589d5481_3faf_11ef_a5f3_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105ec_27a8_11ef_a5d4_047c1617b143_589d5482_3faf_11ef_a5f3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105ee_27a8_11ef_a5d4_047c1617b143_a73d6a95_3fbb_11ef_a5f3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f0_27a8_11ef_a5d4_047c1617b143_a73d6a96_3fbb_11ef_a5f3_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f2_27a8_11ef_a5d4_047c1617b143_a73d6a97_3fbb_11ef_a5f3_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f4_27a8_11ef_a5d4_047c1617b143_a73d6a99_3fbb_11ef_a5f3_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f6_27a8_11ef_a5d4_047c1617b143_a73d6a9b_3fbb_11ef_a5f3_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f8_27a8_11ef_a5d4_047c1617b143_a73d6a9c_3fbb_11ef_a5f3_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105fa_27a8_11ef_a5d4_047c1617b143_a73d6a9e_3fbb_11ef_a5f3_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105fc_27a8_11ef_a5d4_047c1617b143_a73d6a9f_3fbb_11ef_a5f3_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105fe_27a8_11ef_a5d4_047c1617b143_a73d6aa2_3fbb_11ef_a5f3_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910600_27a8_11ef_a5d4_047c1617b143_a73d6aa3_3fbb_11ef_a5f3_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910602_27a8_11ef_a5d4_047c1617b143_a73d6aa4_3fbb_11ef_a5f3_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910604_27a8_11ef_a5d4_047c1617b143_a73d6aa5_3fbb_11ef_a5f3_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910606_27a8_11ef_a5d4_047c1617b143_a73d6aa6_3fbb_11ef_a5f3_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910608_27a8_11ef_a5d4_047c1617b143_a73d6aa7_3fbb_11ef_a5f3_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391060a_27a8_11ef_a5d4_047c1617b143_a73d6aa8_3fbb_11ef_a5f3_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391060c_27a8_11ef_a5d4_047c1617b143_a73d6aa9_3fbb_11ef_a5f3_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391060e_27a8_11ef_a5d4_047c1617b143_a73d6aaa_3fbb_11ef_a5f3_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910610_27a8_11ef_a5d4_047c1617b143_a73d6aab_3fbb_11ef_a5f3_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910612_27a8_11ef_a5d4_047c1617b143_a73d6aac_3fbb_11ef_a5f3_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910614_27a8_11ef_a5d4_047c1617b143_a73d6aad_3fbb_11ef_a5f3_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910616_27a8_11ef_a5d4_047c1617b143_a73d6aae_3fbb_11ef_a5f3_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910618_27a8_11ef_a5d4_047c1617b143_a73d6aaf_3fbb_11ef_a5f3_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391061a_27a8_11ef_a5d4_047c1617b143_a73d6ab2_3fbb_11ef_a5f3_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391061c_27a8_11ef_a5d4_047c1617b143_a73d6ab4_3fbb_11ef_a5f3_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391061e_27a8_11ef_a5d4_047c1617b143_a73d6ab5_3fbb_11ef_a5f3_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910620_27a8_11ef_a5d4_047c1617b143_a73d6ab6_3fbb_11ef_a5f3_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910622_27a8_11ef_a5d4_047c1617b143_a73d6ab7_3fbb_11ef_a5f3_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910624_27a8_11ef_a5d4_047c1617b143_a73d6ab9_3fbb_11ef_a5f3_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910626_27a8_11ef_a5d4_047c1617b143_a73d6aba_3fbb_11ef_a5f3_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910628_27a8_11ef_a5d4_047c1617b143_a73d6abb_3fbb_11ef_a5f3_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391062a_27a8_11ef_a5d4_047c1617b143_a73d6abc_3fbb_11ef_a5f3_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391062c_27a8_11ef_a5d4_047c1617b143_a73d6abd_3fbb_11ef_a5f3_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391062e_27a8_11ef_a5d4_047c1617b143_a73d6abe_3fbb_11ef_a5f3_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910630_27a8_11ef_a5d4_047c1617b143_a73d6abf_3fbb_11ef_a5f3_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910632_27a8_11ef_a5d4_047c1617b143_a73d6ac0_3fbb_11ef_a5f3_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910634_27a8_11ef_a5d4_047c1617b143_a73d6ac2_3fbb_11ef_a5f3_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910636_27a8_11ef_a5d4_047c1617b143_a73d6ac3_3fbb_11ef_a5f3_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910638_27a8_11ef_a5d4_047c1617b143_a73d6ac4_3fbb_11ef_a5f3_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391063a_27a8_11ef_a5d4_047c1617b143_a73d6ac5_3fbb_11ef_a5f3_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391063c_27a8_11ef_a5d4_047c1617b143_a73d6ac6_3fbb_11ef_a5f3_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391063e_27a8_11ef_a5d4_047c1617b143_a73d6ac7_3fbb_11ef_a5f3_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910640_27a8_11ef_a5d4_047c1617b143_a73d6ac8_3fbb_11ef_a5f3_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43e7ca_2d3e_11ef_a5db_047c1617b143_4b3c1c47_5a46_11f0_a775_047c1617b14369.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363a3_27a0_11ef_a5d4_047c1617b143_589d5444_3faf_11ef_a5f3_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363a5_27a0_11ef_a5d4_047c1617b143_589d5447_3faf_11ef_a5f3_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363a7_27a0_11ef_a5d4_047c1617b143_589d544a_3faf_11ef_a5f3_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363a9_27a0_11ef_a5d4_047c1617b143_589d544d_3faf_11ef_a5f3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363ab_27a0_11ef_a5d4_047c1617b143_589d5450_3faf_11ef_a5f3_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363ad_27a0_11ef_a5d4_047c1617b143_589d5453_3faf_11ef_a5f3_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363af_27a0_11ef_a5d4_047c1617b143_589d5456_3faf_11ef_a5f3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b1_27a0_11ef_a5d4_047c1617b143_589d5459_3faf_11ef_a5f3_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b3_27a0_11ef_a5d4_047c1617b143_589d545c_3faf_11ef_a5f3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b5_27a0_11ef_a5d4_047c1617b143_589d545f_3faf_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b7_27a0_11ef_a5d4_047c1617b143_589d5462_3faf_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363b9_27a0_11ef_a5d4_047c1617b143_589d5465_3faf_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363bb_27a0_11ef_a5d4_047c1617b143_589d5468_3faf_11ef_a5f3_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363bd_27a0_11ef_a5d4_047c1617b143_589d546b_3faf_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363bf_27a0_11ef_a5d4_047c1617b143_589d546e_3faf_11ef_a5f3_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363c1_27a0_11ef_a5d4_047c1617b143_589d5471_3faf_11ef_a5f3_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363c3_27a0_11ef_a5d4_047c1617b143_589d5473_3faf_11ef_a5f3_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363c5_27a0_11ef_a5d4_047c1617b143_589d5476_3faf_11ef_a5f3_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa363c7_27a0_11ef_a5d4_047c1617b143_589d5479_3faf_11ef_a5f3_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e0_27a8_11ef_a5d4_047c1617b143_589d547a_3faf_11ef_a5f3_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e2_27a8_11ef_a5d4_047c1617b143_589d547b_3faf_11ef_a5f3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e4_27a8_11ef_a5d4_047c1617b143_589d547c_3faf_11ef_a5f3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e6_27a8_11ef_a5d4_047c1617b143_589d547d_3faf_11ef_a5f3_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105e8_27a8_11ef_a5d4_047c1617b143_589d547f_3faf_11ef_a5f3_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105ea_27a8_11ef_a5d4_047c1617b143_589d5481_3faf_11ef_a5f3_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105ec_27a8_11ef_a5d4_047c1617b143_589d5482_3faf_11ef_a5f3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105ee_27a8_11ef_a5d4_047c1617b143_a73d6a95_3fbb_11ef_a5f3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f0_27a8_11ef_a5d4_047c1617b143_a73d6a96_3fbb_11ef_a5f3_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f2_27a8_11ef_a5d4_047c1617b143_a73d6a97_3fbb_11ef_a5f3_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f4_27a8_11ef_a5d4_047c1617b143_a73d6a99_3fbb_11ef_a5f3_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f6_27a8_11ef_a5d4_047c1617b143_a73d6a9b_3fbb_11ef_a5f3_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105f8_27a8_11ef_a5d4_047c1617b143_a73d6a9c_3fbb_11ef_a5f3_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105fa_27a8_11ef_a5d4_047c1617b143_a73d6a9e_3fbb_11ef_a5f3_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105fc_27a8_11ef_a5d4_047c1617b143_a73d6a9f_3fbb_11ef_a5f3_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39105fe_27a8_11ef_a5d4_047c1617b143_a73d6aa2_3fbb_11ef_a5f3_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910600_27a8_11ef_a5d4_047c1617b143_a73d6aa3_3fbb_11ef_a5f3_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910602_27a8_11ef_a5d4_047c1617b143_a73d6aa4_3fbb_11ef_a5f3_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910604_27a8_11ef_a5d4_047c1617b143_a73d6aa5_3fbb_11ef_a5f3_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910606_27a8_11ef_a5d4_047c1617b143_a73d6aa6_3fbb_11ef_a5f3_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910608_27a8_11ef_a5d4_047c1617b143_a73d6aa7_3fbb_11ef_a5f3_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391060a_27a8_11ef_a5d4_047c1617b143_a73d6aa8_3fbb_11ef_a5f3_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391060c_27a8_11ef_a5d4_047c1617b143_a73d6aa9_3fbb_11ef_a5f3_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391060e_27a8_11ef_a5d4_047c1617b143_a73d6aaa_3fbb_11ef_a5f3_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910610_27a8_11ef_a5d4_047c1617b143_a73d6aab_3fbb_11ef_a5f3_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910612_27a8_11ef_a5d4_047c1617b143_a73d6aac_3fbb_11ef_a5f3_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910614_27a8_11ef_a5d4_047c1617b143_a73d6aad_3fbb_11ef_a5f3_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910616_27a8_11ef_a5d4_047c1617b143_a73d6aae_3fbb_11ef_a5f3_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910618_27a8_11ef_a5d4_047c1617b143_a73d6aaf_3fbb_11ef_a5f3_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391061a_27a8_11ef_a5d4_047c1617b143_a73d6ab2_3fbb_11ef_a5f3_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391061c_27a8_11ef_a5d4_047c1617b143_a73d6ab4_3fbb_11ef_a5f3_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391061e_27a8_11ef_a5d4_047c1617b143_a73d6ab5_3fbb_11ef_a5f3_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910620_27a8_11ef_a5d4_047c1617b143_a73d6ab6_3fbb_11ef_a5f3_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910622_27a8_11ef_a5d4_047c1617b143_a73d6ab7_3fbb_11ef_a5f3_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910624_27a8_11ef_a5d4_047c1617b143_a73d6ab9_3fbb_11ef_a5f3_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910626_27a8_11ef_a5d4_047c1617b143_a73d6aba_3fbb_11ef_a5f3_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910628_27a8_11ef_a5d4_047c1617b143_a73d6abb_3fbb_11ef_a5f3_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391062a_27a8_11ef_a5d4_047c1617b143_a73d6abc_3fbb_11ef_a5f3_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391062c_27a8_11ef_a5d4_047c1617b143_a73d6abd_3fbb_11ef_a5f3_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391062e_27a8_11ef_a5d4_047c1617b143_a73d6abe_3fbb_11ef_a5f3_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910630_27a8_11ef_a5d4_047c1617b143_a73d6abf_3fbb_11ef_a5f3_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910632_27a8_11ef_a5d4_047c1617b143_a73d6ac0_3fbb_11ef_a5f3_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910634_27a8_11ef_a5d4_047c1617b143_a73d6ac2_3fbb_11ef_a5f3_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910636_27a8_11ef_a5d4_047c1617b143_a73d6ac3_3fbb_11ef_a5f3_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910638_27a8_11ef_a5d4_047c1617b143_a73d6ac4_3fbb_11ef_a5f3_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391063a_27a8_11ef_a5d4_047c1617b143_a73d6ac5_3fbb_11ef_a5f3_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391063c_27a8_11ef_a5d4_047c1617b143_a73d6ac6_3fbb_11ef_a5f3_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391063e_27a8_11ef_a5d4_047c1617b143_a73d6ac7_3fbb_11ef_a5f3_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910640_27a8_11ef_a5d4_047c1617b143_a73d6ac8_3fbb_11ef_a5f3_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43e7ca_2d3e_11ef_a5db_047c1617b143_4b3c1c47_5a46_11f0_a775_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f83fc_b0b6_11f0_a7e7_047c1617b143_d09c7351_3709_11f1_a8a3_047c1617b14370.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3039,50 +3048,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Image_72" descr="Image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image_73" descr="Image_73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3349,51 +3388,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L72"/>
+  <dimension ref="A1:L73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3401,51 +3440,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J72)</f>
+        <f>SUM(J2:J73)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -5855,50 +5894,83 @@
         <v>275</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G72" s="2">
         <v>-1</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*41150.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
+    </row>
+    <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1">
+        <v>953986</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="F73" s="2"/>
+      <c r="G73" s="2">
+        <v>-1</v>
+      </c>
+      <c r="H73" s="2">
+        <v>0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K73" s="2" t="str">
+        <f>J73*0</f>
+        <v>0</v>
+      </c>
+      <c r="L73" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">