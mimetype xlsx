--- v1 (2026-05-11)
+++ v2 (2026-09-21)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Клапана обратные</t>
   </si>
   <si>
     <t>Обратные клапана латунные TM</t>
   </si>
   <si>
     <t>OTM-110554</t>
   </si>
   <si>
     <t>Обратный клапан с метал. штоком 1/2" (10/200шт)</t>
   </si>
   <si>
     <t>225.72 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>OTM-110555</t>
   </si>
   <si>
     <t>Обратный клапан с метал. штоком 3/4" (10/200шт)</t>
   </si>
   <si>
     <t>340.29 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>OTM-110556</t>
   </si>
   <si>
     <t>Обратный клапан с метал. штоком 1" (10/150шт)</t>
   </si>
   <si>
     <t>393.30 руб.</t>
   </si>