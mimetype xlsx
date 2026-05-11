--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -16,110 +16,113 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Клапана обратные</t>
   </si>
   <si>
     <t>Обратные клапана латунные TM</t>
   </si>
   <si>
     <t>OTM-110554</t>
   </si>
   <si>
     <t>Обратный клапан с метал. штоком 1/2" (10/200шт)</t>
   </si>
   <si>
     <t>225.72 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>OTM-110555</t>
+  </si>
+  <si>
+    <t>Обратный клапан с метал. штоком 3/4" (10/200шт)</t>
+  </si>
+  <si>
+    <t>340.29 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
-  </si>
-[...10 lines deleted...]
-    <t>340.29 руб.</t>
   </si>
   <si>
     <t>OTM-110556</t>
   </si>
   <si>
     <t>Обратный клапан с метал. штоком 1" (10/150шт)</t>
   </si>
   <si>
     <t>393.30 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -744,84 +747,84 @@
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*225.72</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883288</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*340.29</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883289</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*393.30</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>