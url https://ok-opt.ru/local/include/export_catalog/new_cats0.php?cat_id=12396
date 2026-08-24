--- v0 (2026-04-20)
+++ v1 (2026-08-24)
@@ -733,51 +733,51 @@
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1317.50</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883295</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1997.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>