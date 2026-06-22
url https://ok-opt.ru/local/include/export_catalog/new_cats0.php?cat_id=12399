--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -778,51 +778,51 @@
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883303</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
-        <v>-317</v>
+        <v>-383</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*851.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883304</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>