--- v1 (2026-06-22)
+++ v2 (2026-08-21)
@@ -66,63 +66,63 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Измерительные приборы</t>
   </si>
   <si>
     <t>Счетчики воды резьбовые (муфтовые)</t>
   </si>
   <si>
     <t>Водосчетчики НОРМА</t>
   </si>
   <si>
     <t>KIP-130001</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный (БЕЗ ШТУЦЕРОВ) (1/20шт)</t>
   </si>
   <si>
     <t>851.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>шт</t>
   </si>
   <si>
     <t>KIP-130002</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный (с штуцерами) (1/20шт)</t>
   </si>
   <si>
     <t>989.75 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>KIP-130101</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный ЧК (с штуцерами) (1/20шт)</t>
   </si>
   <si>
     <t>925.00 руб.</t>
   </si>
   <si>
     <t>KIP-130102</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный ЧК (БЕЗ ШТУЦЕРОВ) (1/20шт)</t>
   </si>
   <si>
     <t>814.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -777,160 +777,160 @@
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883303</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G5" s="2">
-        <v>-383</v>
+      <c r="G5" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*851.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883304</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G6" s="2" t="s">
         <v>20</v>
       </c>
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*989.75</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>954113</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*925.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>954114</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*814.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>