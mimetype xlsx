--- v6 (2026-09-13)
+++ v7 (2026-10-28)
@@ -123,60 +123,60 @@
   <si>
     <t>UNI-101761</t>
   </si>
   <si>
     <t>Автоматический сливной клапан для скважины 1/2"</t>
   </si>
   <si>
     <t>356.70 руб.</t>
   </si>
   <si>
     <t>UNI-101762</t>
   </si>
   <si>
     <t>Автоматический сливной клапан для скважины 3/4"</t>
   </si>
   <si>
     <t>412.20 руб.</t>
   </si>
   <si>
     <t>UNI-101763</t>
   </si>
   <si>
     <t>Адаптер скважинный 1 1/4"</t>
   </si>
   <si>
-    <t>6 913.00 руб.</t>
+    <t>4 624.00 руб.</t>
   </si>
   <si>
     <t>UNI-101764</t>
   </si>
   <si>
     <t>Адаптер скважинный 1"</t>
   </si>
   <si>
-    <t>6 529.00 руб.</t>
+    <t>4 367.00 руб.</t>
   </si>
   <si>
     <t>UNI-102128</t>
   </si>
   <si>
     <t>Кольцо для оголовка АОС-114-32 (БЭЗ) АГ8.460-015</t>
   </si>
   <si>
     <t>537.80 руб.</t>
   </si>
   <si>
     <t>UNI-102129</t>
   </si>
   <si>
     <t>Кольцо для оголовка АОС-152-32 (БЭЗ) АГ8.460-037-1</t>
   </si>
   <si>
     <t>792.50 руб.</t>
   </si>
   <si>
     <t>UNI-102130</t>
   </si>
   <si>
     <t>Оголовок скважинный UNIPUMP АОС-114-32 (БЭЗ)</t>
   </si>
@@ -1039,86 +1039,86 @@
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1">
         <v>36079</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*6913.00</f>
+        <f>J10*4624.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959576</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1">
         <v>49294</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*6529.00</f>
+        <f>J11*4367.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>959554</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1">
         <v>68893</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">