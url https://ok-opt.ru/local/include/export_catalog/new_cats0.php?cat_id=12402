--- v2 (2026-08-29)
+++ v3 (2026-10-16)
@@ -120,50 +120,53 @@
   <si>
     <t>Хомут червячный 9 мм из нерж.стали 16-25 мм 100/1000</t>
   </si>
   <si>
     <t>18.33 руб.</t>
   </si>
   <si>
     <t>KRP-410005</t>
   </si>
   <si>
     <t>Хомут червячный 9 мм из нерж.стали 20-32 мм 100/1000</t>
   </si>
   <si>
     <t>21.83 руб.</t>
   </si>
   <si>
     <t>KRP-410006</t>
   </si>
   <si>
     <t>Хомут червячный 9 мм из нерж.стали 25-40 мм 50/500</t>
   </si>
   <si>
     <t>23.55 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>KRP-410007</t>
   </si>
   <si>
     <t>Хомут червячный 9 мм из нерж.стали 30-45 мм 50/500</t>
   </si>
   <si>
     <t>25.02 руб.</t>
   </si>
   <si>
     <t>KRP-410008</t>
   </si>
   <si>
     <t>Хомут червячный 9 мм из нерж.стали 32-50 мм 50/500</t>
   </si>
   <si>
     <t>25.90 руб.</t>
   </si>
   <si>
     <t>KRP-410009</t>
   </si>
   <si>
     <t>Хомут червячный 9 мм из нерж.стали 40-60 мм 50/500</t>
   </si>
   <si>
     <t>26.20 руб.</t>
@@ -235,53 +238,50 @@
     <t>KRP-410017</t>
   </si>
   <si>
     <t>Хомут червячный из НЕРЖ стали 120-140мм  (200шт)</t>
   </si>
   <si>
     <t>KRP-410018</t>
   </si>
   <si>
     <t>Хомут червячный из НЕРЖ стали 130-150мм  (100шт)</t>
   </si>
   <si>
     <t>KRP-410019</t>
   </si>
   <si>
     <t>Хомут червячный из НЕРЖ стали 140-160мм  (100шт)</t>
   </si>
   <si>
     <t>KRP-420001</t>
   </si>
   <si>
     <t>Хомут червячный 9мм из нерж.стали 08-12 мм с барашком 100/2000</t>
   </si>
   <si>
     <t>19.78 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>KRP-420002</t>
   </si>
   <si>
     <t>Хомут червячный из НЕРЖ стали 10-16мм с барашком   (100/1800шт)</t>
   </si>
   <si>
     <t>KRP-420003</t>
   </si>
   <si>
     <t>Хомут червячный 9мм из нерж.стали 12-20 мм с барашком 100/2000</t>
   </si>
   <si>
     <t>20.38 руб.</t>
   </si>
   <si>
     <t>KRP-420004</t>
   </si>
   <si>
     <t>Хомут червячный 9мм из нерж.стали 16-25 мм с барашком 100/2000</t>
   </si>
   <si>
     <t>23.28 руб.</t>
   </si>
@@ -1684,546 +1684,546 @@
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*21.83</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883431</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*23.55</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883432</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*25.02</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>883433</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*25.90</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>883434</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*26.20</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>883435</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*27.05</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>883436</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*30.54</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>883437</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*32.59</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883438</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*34.04</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883439</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*35.79</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>883440</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*0.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>883441</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*0.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883442</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*0.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883443</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*0.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883444</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*0.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883445</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*19.78</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>883446</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*19.78</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>883447</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="1"/>
@@ -2311,117 +2311,117 @@
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*29.10</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883450</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*31.14</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883451</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*27.92</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883452</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*28.80</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>