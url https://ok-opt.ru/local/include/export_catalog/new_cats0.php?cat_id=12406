--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -16,353 +16,467 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Пена монтажная</t>
   </si>
   <si>
     <t>MRN-100101</t>
   </si>
   <si>
     <t>PM.BIT.KOMP</t>
   </si>
   <si>
     <t>Пена монтажная бытовая "КОМПАКТ" от -10°С до +35°С (650 мл/350 гр) (12шт)</t>
   </si>
   <si>
-    <t>286.00 руб.</t>
+    <t>306.02 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>MRN-100102</t>
   </si>
   <si>
     <t>PM.BIT.NAP</t>
   </si>
   <si>
     <t>Пена монтажная бытовая "НАША ПЕНА" от -10°С до +35°С (1000 мл/500 гр) (12шт)</t>
   </si>
   <si>
-    <t>384.00 руб.</t>
+    <t>410.88 руб.</t>
   </si>
   <si>
     <t>MRN-100104</t>
   </si>
   <si>
     <t>PM.BIT.UDK</t>
   </si>
   <si>
     <t>Пена монтажная бытовая "УДАРНИК" от -10°С до +35°С (1000 мл/600 гр) (12шт)</t>
   </si>
   <si>
-    <t>448.00 руб.</t>
+    <t>479.36 руб.</t>
   </si>
   <si>
     <t>MRN-100105</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная Уника 65 лето 630 (1000 мл/780гр) (12шт)</t>
   </si>
   <si>
-    <t>496.00 руб.</t>
+    <t>530.72 руб.</t>
+  </si>
+  <si>
+    <t>MRN-100106</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная Уника 65 ВС 700 (1000 мл/850 гр) (12шт)</t>
+  </si>
+  <si>
+    <t>588.50 руб.</t>
+  </si>
+  <si>
+    <t>MRN-100107</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная Уника Pro+ 50 ВС 550 (1000 мл/650гр) (12шт)</t>
+  </si>
+  <si>
+    <t>500.76 руб.</t>
+  </si>
+  <si>
+    <t>MRN-100108</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная Уника 50 Огнестойкая  (1000 мл/780 гр) (12шт)</t>
+  </si>
+  <si>
+    <t>749.00 руб.</t>
+  </si>
+  <si>
+    <t>MRN-100109</t>
+  </si>
+  <si>
+    <t>PM.PROF.LE.70.VS</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная MARCON PRO 70+ (ЗИМНЯЯ) от -10°С до +35°С  (1000 мл/1028 гр) (12шт)</t>
+  </si>
+  <si>
+    <t>768.26 руб.</t>
+  </si>
+  <si>
+    <t>MRN-100111</t>
+  </si>
+  <si>
+    <t>PM.PROF.ST.65.VS</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная MARCON  "STARTUP"65 (ВСЕСЕЗОННАЯ) от -10°С до +35°С (1000 мл/840 гр)</t>
+  </si>
+  <si>
+    <t>667.68 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>MRN-100106</t>
-[...52 lines deleted...]
-  <si>
     <t>MRN-100112</t>
   </si>
   <si>
     <t>PM.PROF.ST.65.ZM</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная MARCON  "STARTUP"65 (ЗИМНЯЯ) от -20°С до +25°С (1000 мл/840 гр) (12ш</t>
   </si>
   <si>
-    <t>648.00 руб.</t>
+    <t>693.36 руб.</t>
   </si>
   <si>
     <t>MRN-100113</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная MARCON  "STARTUP"65 (ЛЕТНЯЯ) от +5°С до +35°С (1000мл/825гр) (12шт)</t>
   </si>
   <si>
-    <t>564.00 руб.</t>
+    <t>603.48 руб.</t>
   </si>
   <si>
     <t>MRN-100117</t>
   </si>
   <si>
     <t>PM.PROF.MAR.PRO.70.LT</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная MARCON PRO 70+ (ЛЕТНЯЯ) от +5С до +35С (1000 мл/1030 гр) (12шт)</t>
   </si>
   <si>
-    <t>692.00 руб.</t>
+    <t>740.44 руб.</t>
   </si>
   <si>
     <t>MRN-100118</t>
   </si>
   <si>
     <t>PM.PROF.MAR.PRO.+</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная MARCON PRO+ (ВСЕСЕЗОННАЯ)  от -10°С до +35°С (1000 мл/690 гр) (12шт)</t>
   </si>
   <si>
-    <t>544.00 руб.</t>
+    <t>582.08 руб.</t>
   </si>
   <si>
     <t>MRN-100121</t>
   </si>
   <si>
     <t>Очиститель монтажной пены Уникка универсальный 200 (1000мл/300гр) (12шт)</t>
   </si>
   <si>
-    <t>180.00 руб.</t>
+    <t>192.60 руб.</t>
   </si>
   <si>
     <t>MRN-100122</t>
   </si>
   <si>
     <t>OMP.MAR.UN</t>
   </si>
   <si>
     <t>Очиститель монтажной пены MARCON  от -10°С до +35°С (650 мл/430 гр) (12шт)</t>
   </si>
   <si>
-    <t>196.00 руб.</t>
+    <t>209.72 руб.</t>
   </si>
   <si>
     <t>MRN-100123</t>
   </si>
   <si>
     <t>KM.MBK</t>
   </si>
   <si>
     <t>Клей-пена монтажная МАСТЕРБЛОК (1000 мл/900 гр) (12шт)</t>
   </si>
   <si>
-    <t>640.00 руб.</t>
+    <t>684.80 руб.</t>
   </si>
   <si>
     <t>MRN-100124</t>
   </si>
   <si>
     <t>KM.MPT</t>
   </si>
   <si>
     <t>Клей-пена монтажная МАСТЕРПЛИТ (1000 мл/900 гр) (12шт)</t>
   </si>
   <si>
-    <t>652.00 руб.</t>
+    <t>697.64 руб.</t>
   </si>
   <si>
     <t>MRN-100125</t>
   </si>
   <si>
     <t>Утеплитель напыляемый пенополиуретановый MARCON SPRAY от +10°С до +35°С  (1000 мл/) (12шт)</t>
   </si>
   <si>
-    <t>706.00 руб.</t>
+    <t>755.42 руб.</t>
   </si>
   <si>
     <t>MRN-201001</t>
   </si>
   <si>
     <t>Пистолет для монтажной пены МФЛ 301 Стандарт</t>
   </si>
   <si>
-    <t>318.92 руб.</t>
+    <t>341.24 руб.</t>
   </si>
   <si>
     <t>MRN-201002</t>
   </si>
   <si>
     <t>Пистолет для монтажной пены МФЛ 302 Стандарт</t>
   </si>
   <si>
-    <t>482.40 руб.</t>
+    <t>516.17 руб.</t>
   </si>
   <si>
     <t>MRN-201003</t>
   </si>
   <si>
     <t>Пистолет для монтажной пены МФЛ 303 Стандарт</t>
   </si>
   <si>
-    <t>670.00 руб.</t>
+    <t>716.90 руб.</t>
   </si>
   <si>
     <t>MRN-201004</t>
   </si>
   <si>
     <t>Пистолет для монтажной пены МФЛ 304 Профи усиленный</t>
   </si>
   <si>
-    <t>830.80 руб.</t>
+    <t>888.96 руб.</t>
   </si>
   <si>
     <t>MRN-201005</t>
   </si>
   <si>
     <t>Пистолет для монтажной пены МФЛ 305 Профи цельнометаллический</t>
   </si>
   <si>
-    <t>857.60 руб.</t>
+    <t>917.63 руб.</t>
   </si>
   <si>
     <t>MRN-201006</t>
   </si>
   <si>
     <t>Пистолет для монтажной пены МФЛ 306 Профи тефлон</t>
   </si>
   <si>
-    <t>1 340.00 руб.</t>
+    <t>1 433.80 руб.</t>
   </si>
   <si>
     <t>MRN-201007</t>
   </si>
   <si>
     <t>Пистолет для монтажной пены МФЛ 307 Профи усиленный</t>
   </si>
   <si>
-    <t>881.72 руб.</t>
+    <t>943.44 руб.</t>
+  </si>
+  <si>
+    <t>MRN-201011</t>
+  </si>
+  <si>
+    <t>Пистолет для монтажной пены МФЛ 300 Стандарт</t>
+  </si>
+  <si>
+    <t>272.00 руб.</t>
+  </si>
+  <si>
+    <t>MRN-201012</t>
+  </si>
+  <si>
+    <t>Пистолет для монтажной пены MARCON Стандарт МФЛ 309</t>
+  </si>
+  <si>
+    <t>328.00 руб.</t>
+  </si>
+  <si>
+    <t>MRN-201013</t>
+  </si>
+  <si>
+    <t>UDV90MP</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная всесезонная UNIKA DIY 90л</t>
+  </si>
+  <si>
+    <t>621.25 руб.</t>
+  </si>
+  <si>
+    <t>MRN-201014</t>
+  </si>
+  <si>
+    <t>UDV80MP</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная всесезонная UNIKA DIY 80л</t>
+  </si>
+  <si>
+    <t>567.00 руб.</t>
+  </si>
+  <si>
+    <t>MRN-201015</t>
+  </si>
+  <si>
+    <t>UDV70MP</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная всесезонная UNIKA DIY 70л</t>
+  </si>
+  <si>
+    <t>490.00 руб.</t>
+  </si>
+  <si>
+    <t>MRN-201016</t>
+  </si>
+  <si>
+    <t>UDV65MPP</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная всесезонная UNIKA DIY PROFI 65л</t>
+  </si>
+  <si>
+    <t>500.50 руб.</t>
+  </si>
+  <si>
+    <t>MRN-201017</t>
+  </si>
+  <si>
+    <t>UDV50Mbt</t>
+  </si>
+  <si>
+    <t>Пена монтажная бытовая всесезонная UNIKA DIY 50</t>
+  </si>
+  <si>
+    <t>385.00 руб.</t>
+  </si>
+  <si>
+    <t>MRN-201018</t>
+  </si>
+  <si>
+    <t>UDV15Mbt</t>
+  </si>
+  <si>
+    <t>Пена монтажная бытовая всесезонная UNIKA DIY 15</t>
+  </si>
+  <si>
+    <t>192.50 руб.</t>
+  </si>
+  <si>
+    <t>MRN-201019</t>
+  </si>
+  <si>
+    <t>GUDMS260bl</t>
+  </si>
+  <si>
+    <t>Герметик силиконовый санитарный белый MARCON "Unika DIY" 260 мл</t>
+  </si>
+  <si>
+    <t>185.50 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>MRN-201020</t>
+  </si>
+  <si>
+    <t>GUDMS260bz</t>
+  </si>
+  <si>
+    <t>Герметик силиконовый санитарный бесцветный MARCON "Unika DIY" 260 мл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1497,51 +1611,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L28"/>
+  <dimension ref="A1:L38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1549,51 +1663,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J28)</f>
+        <f>SUM(J2:J38)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1606,881 +1720,1229 @@
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>883502</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="2">
-        <v>0</v>
+      <c r="G4" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*286.00</f>
+        <f>J4*306.02</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883503</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*384.00</f>
+        <f>J5*410.88</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883505</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*448.00</f>
+        <f>J6*479.36</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>883506</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*496.00</f>
+        <f>J7*530.72</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883507</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*550.00</f>
+        <f>J8*588.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883508</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G9" s="2">
-        <v>0</v>
+      <c r="G9" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*468.00</f>
+        <f>J9*500.76</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883509</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*700.00</f>
+        <f>J10*749.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883510</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*718.00</f>
+        <f>J11*768.26</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>883512</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G12" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*624.00</f>
+        <f>J12*667.68</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>883513</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*648.00</f>
+        <f>J13*693.36</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>883514</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*564.00</f>
+        <f>J14*603.48</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>883518</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*692.00</f>
+        <f>J15*740.44</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>883519</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="G16" s="2">
-        <v>0</v>
+      <c r="G16" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*544.00</f>
+        <f>J16*582.08</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883522</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*180.00</f>
+        <f>J17*192.60</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883523</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*196.00</f>
+        <f>J18*209.72</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>883524</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*640.00</f>
+        <f>J19*684.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>883525</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*652.00</f>
+        <f>J20*697.64</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883526</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1">
         <v>123456</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*706.00</f>
+        <f>J21*755.42</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883539</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*318.92</f>
+        <f>J22*341.24</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883540</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*482.40</f>
+        <f>J23*516.17</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883541</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*670.00</f>
+        <f>J24*716.90</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>883542</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*830.80</f>
+        <f>J25*888.96</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>883543</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="2">
         <v>6</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*857.60</f>
+        <f>J26*917.63</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883544</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G27" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1340.00</f>
+        <f>J27*1433.80</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883545</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G28" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*943.44</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" outlineLevel="3">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
+        <v>955878</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" s="1"/>
+      <c r="E29" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*272.00</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" outlineLevel="3">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>955879</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="1">
+        <v>202309</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G30" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="K28" s="2" t="str">
-[...3 lines deleted...]
-      <c r="L28" s="5"/>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*328.00</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" outlineLevel="3">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>955880</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*621.25</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" outlineLevel="3">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>955881</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*567.00</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="3">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>955882</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*490.00</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" outlineLevel="3">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>955883</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*500.50</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" outlineLevel="3">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>955884</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*385.00</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" outlineLevel="3">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>955885</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*192.50</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" outlineLevel="3">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>955886</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*185.50</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" outlineLevel="3">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>955887</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*185.50</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">