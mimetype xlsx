--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -409,74 +409,50 @@
     <t>500.50 руб.</t>
   </si>
   <si>
     <t>MRN-201017</t>
   </si>
   <si>
     <t>UDV50Mbt</t>
   </si>
   <si>
     <t>Пена монтажная бытовая всесезонная UNIKA DIY 50</t>
   </si>
   <si>
     <t>385.00 руб.</t>
   </si>
   <si>
     <t>MRN-201018</t>
   </si>
   <si>
     <t>UDV15Mbt</t>
   </si>
   <si>
     <t>Пена монтажная бытовая всесезонная UNIKA DIY 15</t>
   </si>
   <si>
     <t>192.50 руб.</t>
-  </si>
-[...22 lines deleted...]
-    <t>Герметик силиконовый санитарный бесцветный MARCON "Unika DIY" 260 мл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1611,51 +1587,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L38"/>
+  <dimension ref="A1:L36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1663,51 +1639,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J38)</f>
+        <f>SUM(J2:J36)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1790,52 +1766,52 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*410.88</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883505</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>16</v>
+      <c r="G6" s="2">
+        <v>6</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*479.36</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>883506</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1"/>
@@ -2060,52 +2036,52 @@
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*693.36</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>883514</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>46</v>
+      <c r="G14" s="2">
+        <v>10</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*603.48</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>883518</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -2163,87 +2139,87 @@
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*582.08</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883522</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="G17" s="2">
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*192.60</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883523</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="G18" s="2">
-        <v>1</v>
+      <c r="G18" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*209.72</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>883524</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -2268,52 +2244,52 @@
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*684.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>883525</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>46</v>
+      <c r="G20" s="2">
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*697.64</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883526</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1">
@@ -2369,52 +2345,52 @@
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*341.24</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883540</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="G23" s="2">
-        <v>7</v>
+      <c r="G23" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*516.17</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883541</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="1"/>
@@ -2435,85 +2411,85 @@
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*716.90</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>883542</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="G25" s="2">
-        <v>0</v>
+      <c r="G25" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*888.96</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>883543</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*917.63</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883544</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="1"/>
@@ -2567,52 +2543,52 @@
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*943.44</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>955878</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="G29" s="2">
-        <v>0</v>
+      <c r="G29" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*272.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955879</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="1">
@@ -2829,120 +2805,50 @@
         <v>128</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*192.50</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
-    </row>
-[...68 lines deleted...]
-      <c r="L38" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">