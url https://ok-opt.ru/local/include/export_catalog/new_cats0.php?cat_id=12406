--- v2 (2026-07-12)
+++ v3 (2026-08-31)
@@ -66,141 +66,141 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Пена монтажная</t>
   </si>
   <si>
     <t>MRN-100101</t>
   </si>
   <si>
     <t>PM.BIT.KOMP</t>
   </si>
   <si>
     <t>Пена монтажная бытовая "КОМПАКТ" от -10°С до +35°С (650 мл/350 гр) (12шт)</t>
   </si>
   <si>
     <t>306.02 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>MRN-100102</t>
+  </si>
+  <si>
+    <t>PM.BIT.NAP</t>
+  </si>
+  <si>
+    <t>Пена монтажная бытовая "НАША ПЕНА" от -10°С до +35°С (1000 мл/500 гр) (12шт)</t>
+  </si>
+  <si>
+    <t>410.88 руб.</t>
+  </si>
+  <si>
+    <t>MRN-100104</t>
+  </si>
+  <si>
+    <t>PM.BIT.UDK</t>
+  </si>
+  <si>
+    <t>Пена монтажная бытовая "УДАРНИК" от -10°С до +35°С (1000 мл/600 гр) (12шт)</t>
+  </si>
+  <si>
+    <t>479.36 руб.</t>
+  </si>
+  <si>
+    <t>MRN-100105</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная Уника 65 лето 630 (1000 мл/780гр) (12шт)</t>
+  </si>
+  <si>
+    <t>530.72 руб.</t>
+  </si>
+  <si>
+    <t>MRN-100106</t>
+  </si>
+  <si>
+    <t>Пена монтажная профессиональная Уника 65 ВС 700 (1000 мл/850 гр) (12шт)</t>
+  </si>
+  <si>
+    <t>588.50 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...43 lines deleted...]
-  <si>
     <t>MRN-100107</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная Уника Pro+ 50 ВС 550 (1000 мл/650гр) (12шт)</t>
   </si>
   <si>
     <t>500.76 руб.</t>
   </si>
   <si>
     <t>MRN-100108</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная Уника 50 Огнестойкая  (1000 мл/780 гр) (12шт)</t>
   </si>
   <si>
     <t>749.00 руб.</t>
   </si>
   <si>
     <t>MRN-100109</t>
   </si>
   <si>
     <t>PM.PROF.LE.70.VS</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная MARCON PRO 70+ (ЗИМНЯЯ) от -10°С до +35°С  (1000 мл/1028 гр) (12шт)</t>
   </si>
   <si>
     <t>768.26 руб.</t>
   </si>
   <si>
     <t>MRN-100111</t>
   </si>
   <si>
     <t>PM.PROF.ST.65.VS</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная MARCON  "STARTUP"65 (ВСЕСЕЗОННАЯ) от -10°С до +35°С (1000 мл/840 гр)</t>
   </si>
   <si>
     <t>667.68 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>MRN-100112</t>
   </si>
   <si>
     <t>PM.PROF.ST.65.ZM</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная MARCON  "STARTUP"65 (ЗИМНЯЯ) от -20°С до +25°С (1000 мл/840 гр) (12ш</t>
   </si>
   <si>
     <t>693.36 руб.</t>
   </si>
   <si>
     <t>MRN-100113</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная MARCON  "STARTUP"65 (ЛЕТНЯЯ) от +5°С до +35°С (1000мл/825гр) (12шт)</t>
   </si>
   <si>
     <t>603.48 руб.</t>
   </si>
   <si>
     <t>MRN-100117</t>
   </si>
@@ -1731,289 +1731,289 @@
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*306.02</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883503</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>16</v>
+      <c r="G5" s="2">
+        <v>6</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*410.88</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883505</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="2">
-        <v>6</v>
+      <c r="G6" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*479.36</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>883506</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="2">
-        <v>0</v>
+      <c r="G7" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*530.72</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883507</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*588.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883508</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*500.76</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883509</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>38</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*749.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883510</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*768.26</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>883512</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="s">
         <v>46</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*667.68</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>883513</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -2037,86 +2037,86 @@
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*693.36</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>883514</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*603.48</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>883518</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="G15" s="2">
-        <v>0</v>
+      <c r="G15" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*740.44</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>883519</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -2140,121 +2140,121 @@
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*582.08</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883522</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*192.60</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883523</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>46</v>
+      <c r="G18" s="2">
+        <v>6</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*209.72</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>883524</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>16</v>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*684.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>883525</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -2279,250 +2279,250 @@
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*697.64</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883526</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1">
         <v>123456</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>46</v>
+      <c r="G21" s="2">
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*755.42</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883539</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*341.24</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883540</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*516.17</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883541</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="G24" s="2">
-        <v>6</v>
+      <c r="G24" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*716.90</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>883542</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*888.96</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>883543</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*917.63</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883544</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G27" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1433.80</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883545</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D28" s="1"/>
@@ -2544,296 +2544,296 @@
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*943.44</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>955878</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*272.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955879</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="1">
         <v>202309</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*328.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>955880</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*621.25</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>955881</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*567.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955882</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="G33" s="2" t="s">
-        <v>46</v>
+      <c r="G33" s="2">
+        <v>9</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*490.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>955883</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*500.50</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>955884</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*385.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>955885</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*192.50</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>