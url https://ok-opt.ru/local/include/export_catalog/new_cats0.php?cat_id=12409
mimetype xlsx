--- v0 (2025-12-07)
+++ v1 (2026-04-20)
@@ -874,51 +874,51 @@
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2864.75</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883652</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3148.25</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>