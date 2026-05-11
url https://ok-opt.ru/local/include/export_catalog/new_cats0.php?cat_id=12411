--- v0 (2026-03-19)
+++ v1 (2026-05-11)
@@ -1753,51 +1753,51 @@
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*990.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883720</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1090.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883721</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1858,121 +1858,121 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1090.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883723</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3090.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883724</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3290.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883725</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3290.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883726</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -2593,121 +2593,121 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*2290.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883744</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G29" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*2490.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883745</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G30" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*2490.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883746</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G31" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*2490.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>