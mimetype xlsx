--- v1 (2026-05-11)
+++ v2 (2026-07-11)
@@ -2593,121 +2593,121 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*2290.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883744</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G29" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*2490.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883745</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G30" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*2490.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883746</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G31" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*2490.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>