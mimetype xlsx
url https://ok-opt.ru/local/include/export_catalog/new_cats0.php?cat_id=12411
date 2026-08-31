--- v2 (2026-07-11)
+++ v3 (2026-08-31)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -340,50 +340,287 @@
     <t>VIV-101050</t>
   </si>
   <si>
     <t>SRE-WH</t>
   </si>
   <si>
     <t>Комплект удлинителей с вн.р по всей длине 1/2"вн-нар 60мм с отраж D50мм H15мм, БЕЛЫЙ VIVALDO</t>
   </si>
   <si>
     <t>VIV-101051</t>
   </si>
   <si>
     <t>SRE-BL</t>
   </si>
   <si>
     <t>Комплект удлинителей с вн.р по всей длине 1/2"вн-нар 60мм с отраж D50мм H15мм, ЧЕРНЫЙ VIVALDO</t>
   </si>
   <si>
     <t>VIV-101052</t>
   </si>
   <si>
     <t>SRE-AT</t>
   </si>
   <si>
     <t>Комплект удлинителей с вн.р по всей длине 1/2"вн-нар 60мм с отраж D50мм H15мм, АНТРАЦИТ VIVALDO</t>
+  </si>
+  <si>
+    <t>VIV-101053</t>
+  </si>
+  <si>
+    <t>AATRV-CR</t>
+  </si>
+  <si>
+    <t>Комплект подключения радиатора термостатический осевой 1/2" хром в блистере VIVALDO</t>
+  </si>
+  <si>
+    <t>3 190.00 руб.</t>
+  </si>
+  <si>
+    <t>ком</t>
+  </si>
+  <si>
+    <t>VIV-101054</t>
+  </si>
+  <si>
+    <t>AATRV-WH</t>
+  </si>
+  <si>
+    <t>Комплект подключения радиатора термостатический осевой 1/2" белый в блистере VIVALDO</t>
+  </si>
+  <si>
+    <t>3 390.00 руб.</t>
+  </si>
+  <si>
+    <t>VIV-101055</t>
+  </si>
+  <si>
+    <t>AATRV-BL</t>
+  </si>
+  <si>
+    <t>Комплект подключения радиатора термостатический осевой 1/2" черный в блистере VIVALDO</t>
+  </si>
+  <si>
+    <t>VIV-101056</t>
+  </si>
+  <si>
+    <t>AATRV-AT</t>
+  </si>
+  <si>
+    <t>Комплект подключения радиатора термостатический осевой 1/2" антрацит в блистере VIVALDO</t>
+  </si>
+  <si>
+    <t>VIV-101057</t>
+  </si>
+  <si>
+    <t>SITRV-CR</t>
+  </si>
+  <si>
+    <t>Комплект термостатический интегрированный прямой 1/2" хром в блистере VIVALDO</t>
+  </si>
+  <si>
+    <t>5 590.00 руб.</t>
+  </si>
+  <si>
+    <t>VIV-101058</t>
+  </si>
+  <si>
+    <t>SITRV-WH</t>
+  </si>
+  <si>
+    <t>Комплект термостатический интегрированный прямой 1/2" белый в блистере VIVALDO</t>
+  </si>
+  <si>
+    <t>5 790.00 руб.</t>
+  </si>
+  <si>
+    <t>VIV-101059</t>
+  </si>
+  <si>
+    <t>SITRV-BL</t>
+  </si>
+  <si>
+    <t>Комплект термостатический интегрированный прямой 1/2" черный в блистере VIVALDO</t>
+  </si>
+  <si>
+    <t>VIV-101060</t>
+  </si>
+  <si>
+    <t>SITRV-AT</t>
+  </si>
+  <si>
+    <t>Комплект термостатический интегрированный прямой 1/2" антрацит в блистере VIVALDO</t>
+  </si>
+  <si>
+    <t>VIV-101061</t>
+  </si>
+  <si>
+    <t>EC15-CR</t>
+  </si>
+  <si>
+    <t>Соединители евроконус 3/4"*15мм (2шт) (хром)</t>
+  </si>
+  <si>
+    <t>890.00 руб.</t>
+  </si>
+  <si>
+    <t>VIV-101062</t>
+  </si>
+  <si>
+    <t>EC15-WH</t>
+  </si>
+  <si>
+    <t>Соединители евроконус 3/4"*15мм (2шт) (белый)</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VIV-101063</t>
+  </si>
+  <si>
+    <t>EC15-BL</t>
+  </si>
+  <si>
+    <t>Соединители евроконус 3/4"*15мм (2шт) (черный)</t>
+  </si>
+  <si>
+    <t>VIV-101064</t>
+  </si>
+  <si>
+    <t>EC15-AT</t>
+  </si>
+  <si>
+    <t>Соединители евроконус 3/4"*15мм (2шт) (антрацит)</t>
+  </si>
+  <si>
+    <t>VIV-101065</t>
+  </si>
+  <si>
+    <t>EC16-CR</t>
+  </si>
+  <si>
+    <t>Соединители евроконус 3/4"*16мм (2шт) (хром)</t>
+  </si>
+  <si>
+    <t>VIV-101066</t>
+  </si>
+  <si>
+    <t>EC16-WH</t>
+  </si>
+  <si>
+    <t>Соединители евроконус 3/4"*16мм (2шт) (белый)</t>
+  </si>
+  <si>
+    <t>VIV-101067</t>
+  </si>
+  <si>
+    <t>EC16-BL</t>
+  </si>
+  <si>
+    <t>Соединители евроконус 3/4"*16мм (2шт) (черный)</t>
+  </si>
+  <si>
+    <t>VIV-101068</t>
+  </si>
+  <si>
+    <t>EC16-AT</t>
+  </si>
+  <si>
+    <t>Соединители евроконус 3/4"*16мм (2шт) (антрацит)</t>
+  </si>
+  <si>
+    <t>VIV-101069</t>
+  </si>
+  <si>
+    <t>SC15-CR</t>
+  </si>
+  <si>
+    <t>Розетки декоративные для труб 15мм (2шт) (хром)</t>
+  </si>
+  <si>
+    <t>VIV-101070</t>
+  </si>
+  <si>
+    <t>SC15-WH</t>
+  </si>
+  <si>
+    <t>Розетки декоративные для труб 15мм (2шт) (белый)</t>
+  </si>
+  <si>
+    <t>VIV-101071</t>
+  </si>
+  <si>
+    <t>SC15-BL</t>
+  </si>
+  <si>
+    <t>Розетки декоративные для труб 15мм (2шт) (черный)</t>
+  </si>
+  <si>
+    <t>VIV-101072</t>
+  </si>
+  <si>
+    <t>SC15-AT</t>
+  </si>
+  <si>
+    <t>Розетки декоративные для труб 15мм (2шт) (антрацит)</t>
+  </si>
+  <si>
+    <t>VIV-101073</t>
+  </si>
+  <si>
+    <t>SC16-CR</t>
+  </si>
+  <si>
+    <t>Розетки декоративные для труб 16мм (2шт) (хром)</t>
+  </si>
+  <si>
+    <t>VIV-101074</t>
+  </si>
+  <si>
+    <t>SC16-WH</t>
+  </si>
+  <si>
+    <t>Розетки декоративные для труб 16мм (2шт) (белый)</t>
+  </si>
+  <si>
+    <t>VIV-101075</t>
+  </si>
+  <si>
+    <t>SC16-BL</t>
+  </si>
+  <si>
+    <t>Розетки декоративные для труб 16мм (2шт) (черный)</t>
+  </si>
+  <si>
+    <t>VIV-101076</t>
+  </si>
+  <si>
+    <t>SC16-AT</t>
+  </si>
+  <si>
+    <t>Розетки декоративные для труб 16мм (2шт) (антрацит)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1608,51 +1845,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L31"/>
+  <dimension ref="A1:L55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1660,51 +1897,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J31)</f>
+        <f>SUM(J2:J55)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2679,50 +2916,890 @@
         <v>106</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*2490.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" outlineLevel="3">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>960470</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*3190.00</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="3">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>960471</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*3390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" outlineLevel="3">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>960472</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*3390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" outlineLevel="3">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>960473</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*3390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" outlineLevel="3">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>960474</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G36" s="2">
+        <v>0</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*5590.00</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" outlineLevel="3">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>960475</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*5790.00</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" outlineLevel="3">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>960476</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*5790.00</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" outlineLevel="3">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>960477</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*5790.00</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" outlineLevel="3">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>960478</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*890.00</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" outlineLevel="3">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>960479</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*890.00</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" outlineLevel="3">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>960480</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K42" s="2" t="str">
+        <f>J42*890.00</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" outlineLevel="3">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>960481</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*890.00</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" outlineLevel="3">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>960482</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*890.00</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" outlineLevel="3">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>960483</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*890.00</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" outlineLevel="3">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>960484</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*890.00</f>
+        <v>0</v>
+      </c>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" outlineLevel="3">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>960485</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*890.00</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" outlineLevel="3">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>960486</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="2">
+        <v>0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K48" s="2" t="str">
+        <f>J48*1090.00</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" outlineLevel="3">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>960487</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K49" s="2" t="str">
+        <f>J49*1090.00</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" outlineLevel="3">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>960488</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*1090.00</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" outlineLevel="3">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>960489</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*1090.00</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" outlineLevel="3">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>960490</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*1090.00</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" outlineLevel="3">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>960491</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*1090.00</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" outlineLevel="3">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>960492</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K54" s="2" t="str">
+        <f>J54*1090.00</f>
+        <v>0</v>
+      </c>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" outlineLevel="3">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>960493</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*1090.00</f>
+        <v>0</v>
+      </c>
+      <c r="L55" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">