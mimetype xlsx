--- v3 (2026-08-31)
+++ v4 (2026-11-04)
@@ -1990,51 +1990,51 @@
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*990.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>883720</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1090.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>883721</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -2095,121 +2095,121 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1090.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883723</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3090.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883724</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3290.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883725</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3290.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883726</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -2549,52 +2549,52 @@
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1890.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883736</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>24</v>
+      <c r="G21" s="2">
+        <v>3</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*2290.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>883737</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="1" t="s">