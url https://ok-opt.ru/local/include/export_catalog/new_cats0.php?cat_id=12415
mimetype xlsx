--- v0 (2025-12-08)
+++ v1 (2026-04-16)
@@ -16,266 +16,260 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Шпильки и штанги резьбовые</t>
   </si>
   <si>
     <t>KRP-310069</t>
   </si>
   <si>
     <t>ШР10-1000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 10-1000мм</t>
   </si>
   <si>
-    <t>118.80 руб.</t>
+    <t>96.05 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KRP-310070</t>
   </si>
   <si>
     <t>ШР10-2000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 10-2000мм</t>
   </si>
   <si>
-    <t>191.40 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>173.40 руб.</t>
   </si>
   <si>
     <t>KRP-310083</t>
   </si>
   <si>
     <t>ШР8-1000</t>
   </si>
   <si>
     <t>шпилька резьбовая М8-1000мм</t>
   </si>
   <si>
-    <t>79.20 руб.</t>
+    <t>55.08 руб.</t>
   </si>
   <si>
     <t>KRP-310084</t>
   </si>
   <si>
     <t>ШР8-2000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 8-2000мм (1/25шт)</t>
   </si>
   <si>
-    <t>158.40 руб.</t>
+    <t>112.20 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>KRP-310088</t>
   </si>
   <si>
     <t>Ш8-100</t>
   </si>
   <si>
     <t>шпилька шуруп М8*100мм (100/900шт.)</t>
   </si>
   <si>
     <t>12.89 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>KRP-310089</t>
   </si>
   <si>
     <t>Ш8-120</t>
   </si>
   <si>
     <t>шпилька шуруп М8*120мм (50/800шт)</t>
   </si>
   <si>
     <t>13.09 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>KRP-310090</t>
   </si>
   <si>
     <t>Ш8-140</t>
   </si>
   <si>
     <t>шпилька шуруп М8*140мм</t>
   </si>
   <si>
     <t>15.07 руб.</t>
   </si>
   <si>
     <t>KRP-310091</t>
   </si>
   <si>
     <t>Ш8-80</t>
   </si>
   <si>
     <t>шпилька шуруп М8*80мм (100/1000шт)</t>
   </si>
   <si>
     <t>7.15 руб.</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-310100</t>
   </si>
   <si>
     <t>Ш8-60</t>
   </si>
   <si>
     <t>шпилька шуруп М8*60мм (200/2000шт)</t>
   </si>
   <si>
     <t>6.31 руб.</t>
   </si>
   <si>
     <t>KRP-310101</t>
   </si>
   <si>
     <t>Ш8-70</t>
   </si>
   <si>
     <t>шпилька шуруп М8*70мм (100/1000шт)</t>
   </si>
   <si>
     <t>7.44 руб.</t>
   </si>
   <si>
     <t>KRP-310102</t>
   </si>
   <si>
     <t>Ш8-160</t>
   </si>
   <si>
     <t>шпилька шуруп М8*160мм (кор 600шт)</t>
   </si>
   <si>
     <t>14.30 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>KRP-310103</t>
   </si>
   <si>
     <t>Ш8-180</t>
   </si>
   <si>
     <t>шпилька шуруп М8*180мм (кор 400шт)</t>
   </si>
   <si>
     <t>18.48 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-310104</t>
   </si>
   <si>
     <t>Ш8-200</t>
   </si>
   <si>
     <t>шпилька шуруп М8*200мм</t>
   </si>
   <si>
     <t>21.09 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>KRP-310105</t>
   </si>
   <si>
     <t>Ш10-100</t>
   </si>
   <si>
     <t>шпилька шуруп М10*100мм</t>
   </si>
   <si>
     <t>16.76 руб.</t>
   </si>
   <si>
     <t>KRP-310106</t>
   </si>
   <si>
     <t>Ш10-120</t>
   </si>
   <si>
     <t>шпилька шуруп М10*120мм</t>
   </si>
   <si>
     <t>19.80 руб.</t>
   </si>
@@ -1281,529 +1275,529 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*118.80</f>
+        <f>J5*96.05</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>835993</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>8</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*191.40</f>
+        <f>J6*173.40</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>835994</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*79.20</f>
+        <f>J7*55.08</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>835995</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*158.40</f>
+        <f>J8*112.20</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>836001</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*12.89</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>836002</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*13.09</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836003</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*15.07</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836004</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*7.15</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837129</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*6.31</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>837130</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*7.44</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837131</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*14.30</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>837132</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*18.48</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>837133</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*21.09</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>837134</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="F18" s="2" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*16.76</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837135</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="2" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*19.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>