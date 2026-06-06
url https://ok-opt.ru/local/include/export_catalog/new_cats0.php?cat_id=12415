--- v1 (2026-04-16)
+++ v2 (2026-06-06)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -138,138 +138,141 @@
   <si>
     <t>Ш8-100</t>
   </si>
   <si>
     <t>шпилька шуруп М8*100мм (100/900шт.)</t>
   </si>
   <si>
     <t>12.89 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>KRP-310089</t>
   </si>
   <si>
     <t>Ш8-120</t>
   </si>
   <si>
     <t>шпилька шуруп М8*120мм (50/800шт)</t>
   </si>
   <si>
     <t>13.09 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>KRP-310090</t>
+  </si>
+  <si>
+    <t>Ш8-140</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*140мм</t>
+  </si>
+  <si>
+    <t>15.07 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310091</t>
+  </si>
+  <si>
+    <t>Ш8-80</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*80мм (100/1000шт)</t>
+  </si>
+  <si>
+    <t>7.15 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310100</t>
+  </si>
+  <si>
+    <t>Ш8-60</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*60мм (200/2000шт)</t>
+  </si>
+  <si>
+    <t>6.31 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>KRP-310090</t>
-[...34 lines deleted...]
-  <si>
     <t>KRP-310101</t>
   </si>
   <si>
     <t>Ш8-70</t>
   </si>
   <si>
     <t>шпилька шуруп М8*70мм (100/1000шт)</t>
   </si>
   <si>
     <t>7.44 руб.</t>
   </si>
   <si>
     <t>KRP-310102</t>
   </si>
   <si>
     <t>Ш8-160</t>
   </si>
   <si>
     <t>шпилька шуруп М8*160мм (кор 600шт)</t>
   </si>
   <si>
     <t>14.30 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-310103</t>
   </si>
   <si>
     <t>Ш8-180</t>
   </si>
   <si>
     <t>шпилька шуруп М8*180мм (кор 400шт)</t>
   </si>
   <si>
     <t>18.48 руб.</t>
   </si>
   <si>
     <t>KRP-310104</t>
   </si>
   <si>
     <t>Ш8-200</t>
   </si>
   <si>
     <t>шпилька шуруп М8*200мм</t>
   </si>
   <si>
     <t>21.09 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>KRP-310105</t>
   </si>
   <si>
     <t>Ш10-100</t>
   </si>
   <si>
     <t>шпилька шуруп М10*100мм</t>
   </si>
   <si>
     <t>16.76 руб.</t>
   </si>
   <si>
     <t>KRP-310106</t>
   </si>
   <si>
     <t>Ш10-120</t>
   </si>
   <si>
     <t>шпилька шуруп М10*120мм</t>
   </si>
   <si>
     <t>19.80 руб.</t>
   </si>
@@ -1543,121 +1546,121 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*7.15</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837129</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*6.31</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>837130</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*7.44</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837131</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*14.30</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>837132</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -1683,121 +1686,121 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*18.48</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>837133</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*21.09</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>837134</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*16.76</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837135</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*19.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>