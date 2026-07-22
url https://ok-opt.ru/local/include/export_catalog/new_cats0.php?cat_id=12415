--- v2 (2026-06-06)
+++ v3 (2026-07-22)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -108,171 +108,174 @@
   <si>
     <t>KRP-310083</t>
   </si>
   <si>
     <t>ШР8-1000</t>
   </si>
   <si>
     <t>шпилька резьбовая М8-1000мм</t>
   </si>
   <si>
     <t>55.08 руб.</t>
   </si>
   <si>
     <t>KRP-310084</t>
   </si>
   <si>
     <t>ШР8-2000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 8-2000мм (1/25шт)</t>
   </si>
   <si>
     <t>112.20 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>KRP-310088</t>
+  </si>
+  <si>
+    <t>Ш8-100</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*100мм (100/900шт.)</t>
+  </si>
+  <si>
+    <t>12.89 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>KRP-310089</t>
+  </si>
+  <si>
+    <t>Ш8-120</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*120мм (50/800шт)</t>
+  </si>
+  <si>
+    <t>13.09 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>KRP-310090</t>
+  </si>
+  <si>
+    <t>Ш8-140</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*140мм</t>
+  </si>
+  <si>
+    <t>15.07 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310091</t>
+  </si>
+  <si>
+    <t>Ш8-80</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*80мм (100/1000шт)</t>
+  </si>
+  <si>
+    <t>7.15 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310100</t>
+  </si>
+  <si>
+    <t>Ш8-60</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*60мм (200/2000шт)</t>
+  </si>
+  <si>
+    <t>6.31 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>KRP-310101</t>
+  </si>
+  <si>
+    <t>Ш8-70</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*70мм (100/1000шт)</t>
+  </si>
+  <si>
+    <t>7.44 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310102</t>
+  </si>
+  <si>
+    <t>Ш8-160</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*160мм (кор 600шт)</t>
+  </si>
+  <si>
+    <t>14.30 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>KRP-310103</t>
+  </si>
+  <si>
+    <t>Ш8-180</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*180мм (кор 400шт)</t>
+  </si>
+  <si>
+    <t>18.48 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310104</t>
+  </si>
+  <si>
+    <t>Ш8-200</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*200мм</t>
+  </si>
+  <si>
+    <t>21.09 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
-  </si>
-[...118 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>KRP-310105</t>
   </si>
   <si>
     <t>Ш10-100</t>
   </si>
   <si>
     <t>шпилька шуруп М10*100мм</t>
   </si>
   <si>
     <t>16.76 руб.</t>
   </si>
   <si>
     <t>KRP-310106</t>
   </si>
   <si>
     <t>Ш10-120</t>
   </si>
   <si>
     <t>шпилька шуруп М10*120мм</t>
   </si>
   <si>
     <t>19.80 руб.</t>
   </si>
@@ -1301,51 +1304,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*96.05</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>835993</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*173.40</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>835994</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -1475,52 +1478,52 @@
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*13.09</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836003</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>40</v>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*15.07</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836004</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
@@ -1616,191 +1619,191 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*7.44</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837131</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*14.30</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>837132</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" s="2" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*18.48</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>837133</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*21.09</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>837134</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*16.76</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837135</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>79</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*19.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>