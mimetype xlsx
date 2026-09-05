--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -84,198 +84,192 @@
   <si>
     <t>ШР10-1000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 10-1000мм</t>
   </si>
   <si>
     <t>96.05 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KRP-310070</t>
   </si>
   <si>
     <t>ШР10-2000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 10-2000мм</t>
   </si>
   <si>
     <t>173.40 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>KRP-310083</t>
   </si>
   <si>
     <t>ШР8-1000</t>
   </si>
   <si>
     <t>шпилька резьбовая М8-1000мм</t>
   </si>
   <si>
     <t>55.08 руб.</t>
   </si>
   <si>
     <t>KRP-310084</t>
   </si>
   <si>
     <t>ШР8-2000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 8-2000мм (1/25шт)</t>
   </si>
   <si>
     <t>112.20 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-310088</t>
   </si>
   <si>
     <t>Ш8-100</t>
   </si>
   <si>
     <t>шпилька шуруп М8*100мм (100/900шт.)</t>
   </si>
   <si>
     <t>12.89 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>KRP-310089</t>
   </si>
   <si>
     <t>Ш8-120</t>
   </si>
   <si>
     <t>шпилька шуруп М8*120мм (50/800шт)</t>
   </si>
   <si>
     <t>13.09 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>KRP-310090</t>
   </si>
   <si>
     <t>Ш8-140</t>
   </si>
   <si>
     <t>шпилька шуруп М8*140мм</t>
   </si>
   <si>
     <t>15.07 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>KRP-310091</t>
   </si>
   <si>
     <t>Ш8-80</t>
   </si>
   <si>
     <t>шпилька шуруп М8*80мм (100/1000шт)</t>
   </si>
   <si>
     <t>7.15 руб.</t>
   </si>
   <si>
     <t>KRP-310100</t>
   </si>
   <si>
     <t>Ш8-60</t>
   </si>
   <si>
     <t>шпилька шуруп М8*60мм (200/2000шт)</t>
   </si>
   <si>
     <t>6.31 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-310101</t>
   </si>
   <si>
     <t>Ш8-70</t>
   </si>
   <si>
     <t>шпилька шуруп М8*70мм (100/1000шт)</t>
   </si>
   <si>
     <t>7.44 руб.</t>
   </si>
   <si>
     <t>KRP-310102</t>
   </si>
   <si>
     <t>Ш8-160</t>
   </si>
   <si>
     <t>шпилька шуруп М8*160мм (кор 600шт)</t>
   </si>
   <si>
     <t>14.30 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-310103</t>
   </si>
   <si>
     <t>Ш8-180</t>
   </si>
   <si>
     <t>шпилька шуруп М8*180мм (кор 400шт)</t>
   </si>
   <si>
     <t>18.48 руб.</t>
   </si>
   <si>
     <t>KRP-310104</t>
   </si>
   <si>
     <t>Ш8-200</t>
   </si>
   <si>
     <t>шпилька шуруп М8*200мм</t>
   </si>
   <si>
     <t>21.09 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>KRP-310105</t>
   </si>
   <si>
     <t>Ш10-100</t>
   </si>
   <si>
     <t>шпилька шуруп М10*100мм</t>
   </si>
   <si>
     <t>16.76 руб.</t>
   </si>
   <si>
     <t>KRP-310106</t>
   </si>
   <si>
     <t>Ш10-120</t>
   </si>
   <si>
     <t>шпилька шуруп М10*120мм</t>
   </si>
   <si>
     <t>19.80 руб.</t>
   </si>
@@ -1269,156 +1263,156 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>835992</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*96.05</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>835993</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2">
-        <v>3</v>
+      <c r="G6" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*173.40</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>835994</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*55.08</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>835995</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*112.20</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>836001</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1478,332 +1472,332 @@
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*13.09</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836003</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="G11" s="2">
-        <v>0</v>
+      <c r="G11" s="2" t="s">
+        <v>45</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*15.07</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>836004</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*7.15</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837129</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*6.31</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>837130</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*7.44</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>837131</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*14.30</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>837132</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*18.48</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>837133</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*21.09</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>837134</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="F18" s="2" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*16.76</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837135</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G19" s="2" t="s">
+        <v>45</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*19.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>