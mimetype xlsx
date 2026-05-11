--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -16,291 +16,498 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Комплектующие для насосов</t>
   </si>
   <si>
+    <t>Комплектующие для скважных насосов</t>
+  </si>
+  <si>
+    <t>ZGR-001293</t>
+  </si>
+  <si>
+    <t>T100M-3MM</t>
+  </si>
+  <si>
+    <t>Трос средней жесткости нержавеющий  А2 7Х7 3мм (бухта 100м)</t>
+  </si>
+  <si>
+    <t>3 608.15 руб.</t>
+  </si>
+  <si>
+    <t>бух</t>
+  </si>
+  <si>
+    <t>ZGR-001294</t>
+  </si>
+  <si>
+    <t>T250M-3MM</t>
+  </si>
+  <si>
+    <t>Трос средней жесткости нержавеющий  А2 7Х7 3мм (бухта 250м)</t>
+  </si>
+  <si>
+    <t>9 020.38 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001295</t>
+  </si>
+  <si>
+    <t>T100M-4MM</t>
+  </si>
+  <si>
+    <t>Трос средней жесткости нержавеющий  А2 7Х7 4мм (бухта 100м)</t>
+  </si>
+  <si>
+    <t>6 088.75 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001296</t>
+  </si>
+  <si>
+    <t>T250M-4MM</t>
+  </si>
+  <si>
+    <t>Трос средней жесткости нержавеющий  А2 7Х7 4мм (бухта 250м)</t>
+  </si>
+  <si>
+    <t>15 221.88 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001297</t>
+  </si>
+  <si>
+    <t>T500M-3MM</t>
+  </si>
+  <si>
+    <t>Трос средней жесткости нержавеющий  А2 7Х7 3мм (бухта 500м)</t>
+  </si>
+  <si>
+    <t>18 040.75 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001298</t>
+  </si>
+  <si>
+    <t>T500M-4MM</t>
+  </si>
+  <si>
+    <t>Трос средней жесткости нержавеющий  А2 7Х7 4мм (бухта 500м)</t>
+  </si>
+  <si>
+    <t>30 443.77 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001299</t>
+  </si>
+  <si>
+    <t>T500M-5MM</t>
+  </si>
+  <si>
+    <t>Трос средней жесткости нержавеющий  А2 7Х7 5мм (бухта 500м)</t>
+  </si>
+  <si>
+    <t>47 356.97 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001300</t>
+  </si>
+  <si>
+    <t>T1000M-4MM</t>
+  </si>
+  <si>
+    <t>Трос средней жесткости нержавеющий  А2 7Х7 4мм (бухта 1000м)</t>
+  </si>
+  <si>
+    <t>60 887.53 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001301</t>
+  </si>
+  <si>
+    <t>T1000M-5MM</t>
+  </si>
+  <si>
+    <t>Трос средней жесткости нержавеющий  А2 7Х7 5мм (бухта 1000м)</t>
+  </si>
+  <si>
+    <t>94 713.94 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001302</t>
+  </si>
+  <si>
+    <t>Z-3MM</t>
+  </si>
+  <si>
+    <t>Зажим с двумя гайками  А2 3мм (1/100шт)</t>
+  </si>
+  <si>
+    <t>63.99 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>ZGR-001303</t>
+  </si>
+  <si>
+    <t>Z-4MM</t>
+  </si>
+  <si>
+    <t>Зажим с двумя гайками  А2 4мм (1/100шт)</t>
+  </si>
+  <si>
+    <t>69.87 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001304</t>
+  </si>
+  <si>
+    <t>Z-5MM</t>
+  </si>
+  <si>
+    <t>Зажим с двумя гайками  А2 5мм (1/50шт)</t>
+  </si>
+  <si>
+    <t>73.14 руб.</t>
+  </si>
+  <si>
+    <t>Комплектующие для циркуляционных насосов</t>
+  </si>
+  <si>
+    <t>SMS-330500</t>
+  </si>
+  <si>
+    <t>Комплект гаек д/цирк. насоса 11/2" х 1"</t>
+  </si>
+  <si>
+    <t>221.78 руб.</t>
+  </si>
+  <si>
+    <t>пара</t>
+  </si>
+  <si>
     <t>VER-000866</t>
   </si>
   <si>
     <t>VR380</t>
   </si>
   <si>
     <t>Соединение с накидной гайкой 1 1/2" х 1", со встроенным шаровым краном (80/10шт)</t>
   </si>
   <si>
-    <t>898.45 руб.</t>
-[...2 lines deleted...]
-    <t>шт</t>
+    <t>887.88 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-001208</t>
   </si>
   <si>
     <t>ZP-SDC25</t>
   </si>
   <si>
-    <t>Гайка 25мм для подключения циркуляционного насоса (2/100шт)</t>
+    <t>(В) Гайка 25мм для подключения циркуляционного насоса (2/100шт)</t>
   </si>
   <si>
     <t>114.25 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF0D17"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="D9D9D9"/>
         <bgColor rgb="D9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="76933C"/>
         <bgColor rgb="76933C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="DA9694"/>
         <bgColor rgb="DA9694"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FDE9D9"/>
+        <bgColor rgb="FDE9D9"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281c94_f776_11ee_a595_047c1617b143_14e1e114_f93d_11ef_a6ea_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408bc_9114_11ed_a3b7_047c1617b143_59221623_11fe_11ef_a5b8_047c1617b1432.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705268_2b50_11f1_a894_047c1617b143_b9bf9162_30b7_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281c94_f776_11ee_a595_047c1617b143_14e1e114_f93d_11ef_a6ea_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408bc_9114_11ed_a3b7_047c1617b143_59221623_11fe_11ef_a5b8_047c1617b1433.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
+        <xdr:cNvPr id="1" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image_5" descr="Image_5"/>
+        <xdr:cNvPr id="2" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -567,218 +774,705 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L5"/>
+  <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J5)</f>
+        <f>SUM(J2:J20)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
-    <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C4" s="1" t="s">
+    <row r="4" spans="1:12" outlineLevel="2">
+      <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="5" spans="1:12" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
+        <v>956585</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="2">
+        <v>0</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" s="2" t="str">
+        <f>J5*3608.15</f>
+        <v>0</v>
+      </c>
+      <c r="L5" s="5"/>
+    </row>
+    <row r="6" spans="1:12" outlineLevel="4">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1">
+        <v>956586</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="2" t="str">
+        <f>J6*9020.38</f>
+        <v>0</v>
+      </c>
+      <c r="L6" s="5"/>
+    </row>
+    <row r="7" spans="1:12" outlineLevel="4">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1">
+        <v>956587</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" s="2" t="str">
+        <f>J7*6088.75</f>
+        <v>0</v>
+      </c>
+      <c r="L7" s="5"/>
+    </row>
+    <row r="8" spans="1:12" outlineLevel="4">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1">
+        <v>956588</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="2" t="str">
+        <f>J8*15221.88</f>
+        <v>0</v>
+      </c>
+      <c r="L8" s="5"/>
+    </row>
+    <row r="9" spans="1:12" outlineLevel="4">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1">
+        <v>956589</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" s="2" t="str">
+        <f>J9*18040.75</f>
+        <v>0</v>
+      </c>
+      <c r="L9" s="5"/>
+    </row>
+    <row r="10" spans="1:12" outlineLevel="4">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1">
+        <v>956590</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0</v>
+      </c>
+      <c r="H10" s="2">
+        <v>0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="2" t="str">
+        <f>J10*30443.77</f>
+        <v>0</v>
+      </c>
+      <c r="L10" s="5"/>
+    </row>
+    <row r="11" spans="1:12" outlineLevel="4">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1">
+        <v>956591</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="2" t="str">
+        <f>J11*47356.97</f>
+        <v>0</v>
+      </c>
+      <c r="L11" s="5"/>
+    </row>
+    <row r="12" spans="1:12" outlineLevel="4">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1">
+        <v>956592</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2">
+        <v>0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="2" t="str">
+        <f>J12*60887.53</f>
+        <v>0</v>
+      </c>
+      <c r="L12" s="5"/>
+    </row>
+    <row r="13" spans="1:12" outlineLevel="4">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1">
+        <v>956593</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="2">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="2" t="str">
+        <f>J13*94713.94</f>
+        <v>0</v>
+      </c>
+      <c r="L13" s="5"/>
+    </row>
+    <row r="14" spans="1:12" outlineLevel="4">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1">
+        <v>956594</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K14" s="2" t="str">
+        <f>J14*63.99</f>
+        <v>0</v>
+      </c>
+      <c r="L14" s="5"/>
+    </row>
+    <row r="15" spans="1:12" outlineLevel="4">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1">
+        <v>956595</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K15" s="2" t="str">
+        <f>J15*69.87</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="5"/>
+    </row>
+    <row r="16" spans="1:12" outlineLevel="4">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1">
+        <v>956596</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" s="2" t="str">
+        <f>J16*73.14</f>
+        <v>0</v>
+      </c>
+      <c r="L16" s="5"/>
+    </row>
+    <row r="17" spans="1:12" outlineLevel="2">
+      <c r="A17" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="5"/>
+    </row>
+    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1">
+        <v>956827</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="1"/>
+      <c r="E18" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G18" s="2">
+        <v>2</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="K18" s="2" t="str">
+        <f>J18*221.78</f>
+        <v>0</v>
+      </c>
+      <c r="L18" s="5"/>
+    </row>
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1">
+        <v>884636</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K19" s="2" t="str">
+        <f>J19*887.88</f>
+        <v>0</v>
+      </c>
+      <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1">
         <v>873443</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L5" s="5"/>
+      <c r="C20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K20" s="2" t="str">
+        <f>J20*114.25</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A4:K4"/>
+    <mergeCell ref="A17:K17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>