--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -16,281 +16,419 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Комплектующие для насосов</t>
   </si>
   <si>
-    <t>Комплектующие для скважных насосов</t>
-[...122 lines deleted...]
-    <t>63.99 руб.</t>
+    <t>Комплектующие для циркуляционных насосов</t>
+  </si>
+  <si>
+    <t>SMS-330500</t>
+  </si>
+  <si>
+    <t>Комплект гаек д/цирк. насоса 11/2" х 1"</t>
+  </si>
+  <si>
+    <t>221.78 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>пара</t>
+  </si>
+  <si>
+    <t>VER-000866</t>
+  </si>
+  <si>
+    <t>VR380</t>
+  </si>
+  <si>
+    <t>Соединение с накидной гайкой 1 1/2" х 1", со встроенным шаровым краном (80/10шт)</t>
+  </si>
+  <si>
+    <t>887.88 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
-    <t>ZGR-001303</t>
-[...52 lines deleted...]
-  <si>
     <t>ZGR-001208</t>
   </si>
   <si>
     <t>ZP-SDC25</t>
   </si>
   <si>
     <t>(В) Гайка 25мм для подключения циркуляционного насоса (2/100шт)</t>
   </si>
   <si>
     <t>114.25 руб.</t>
+  </si>
+  <si>
+    <t>Кабель подопогружной для скважных насосов</t>
+  </si>
+  <si>
+    <t>UNI-101816</t>
+  </si>
+  <si>
+    <t>Кабель КВВ 3*4  (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>65 322.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101817</t>
+  </si>
+  <si>
+    <t>Кабель КВВ 3*4  (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>27 403.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101818</t>
+  </si>
+  <si>
+    <t>Кабель КВВ 4*2,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>58 855.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101819</t>
+  </si>
+  <si>
+    <t>Кабель КВВ-п  3*4  (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>26 184.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101820</t>
+  </si>
+  <si>
+    <t>Кабель КВВ-п  4*1,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>34 678.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101821</t>
+  </si>
+  <si>
+    <t>Кабель КВВ-п  4*1,5 (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>17 339.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101822</t>
+  </si>
+  <si>
+    <t>Кабель КВВ-п 3*1,5 (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>11 362.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101823</t>
+  </si>
+  <si>
+    <t>Кабель КВВ-п 3*2,5 (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>18 139.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101824</t>
+  </si>
+  <si>
+    <t>Кабель круглый КВВ-т 3*1,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>28 328.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101825</t>
+  </si>
+  <si>
+    <t>Кабель круглый КВВ-т 3*1,5 (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>10 926.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101826</t>
+  </si>
+  <si>
+    <t>Кабель круглый КВВ-т 3*2,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>40 469.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101827</t>
+  </si>
+  <si>
+    <t>Кабель круглый КВВ-т 3*2,5 (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>17 073.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101828</t>
+  </si>
+  <si>
+    <t>Кабель круглый КВВ-т 3*4 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>63 594.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101829</t>
+  </si>
+  <si>
+    <t>Кабель круглый КВВ-т 3*4 (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>31 797.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101830</t>
+  </si>
+  <si>
+    <t>Кабель круглый КВВ-т 4*1,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>37 231.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101831</t>
+  </si>
+  <si>
+    <t>Кабель круглый КВВ-т 4*1,5 (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>18 616.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101832</t>
+  </si>
+  <si>
+    <t>Кабель круглый КВВ-т 4*2,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>57 350.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101833</t>
+  </si>
+  <si>
+    <t>Кабель плоский КВВ-т 3*1,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>21 853.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101834</t>
+  </si>
+  <si>
+    <t>Кабель плоский КВВ-т 3*2,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>34 872.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101835</t>
+  </si>
+  <si>
+    <t>Кабель плоский КВВ-т 3*2,5 (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>17 436.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101836</t>
+  </si>
+  <si>
+    <t>Кабель плоский КВВ-т 3*4 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>50 186.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101837</t>
+  </si>
+  <si>
+    <t>Кабель плоский КВВ-т 4*1,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>UNI-101838</t>
+  </si>
+  <si>
+    <t>Кабель плоский КВВ-т 4*1,5 (бухта 50 м)</t>
+  </si>
+  <si>
+    <t>UNI-101839</t>
+  </si>
+  <si>
+    <t>Кабель плоский КВВ-т 4*2,5 (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>Троса, зажимы</t>
+  </si>
+  <si>
+    <t>UNI-101841</t>
+  </si>
+  <si>
+    <t>Зажим (хомут) для троса 3 мм</t>
+  </si>
+  <si>
+    <t>23.70 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101842</t>
+  </si>
+  <si>
+    <t>Зажим (хомут) для троса 4мм</t>
+  </si>
+  <si>
+    <t>25.30 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101843</t>
+  </si>
+  <si>
+    <t>Зажим (хомут) для троса 8мм</t>
+  </si>
+  <si>
+    <t>63.40 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101844</t>
+  </si>
+  <si>
+    <t>Коуш для крепления троса 5 мм</t>
+  </si>
+  <si>
+    <t>20.50 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101845</t>
+  </si>
+  <si>
+    <t>Трос 3мм нерж. сталь (бухта 100 м)</t>
+  </si>
+  <si>
+    <t>3 255.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101846</t>
+  </si>
+  <si>
+    <t>Трос 3мм нерж. сталь (бухта 250 м)</t>
+  </si>
+  <si>
+    <t>7 922.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101847</t>
+  </si>
+  <si>
+    <t>Трос 4мм нерж.сталь (бухта 250 м)</t>
+  </si>
+  <si>
+    <t>13 370.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101848</t>
+  </si>
+  <si>
+    <t>Трос 5мм нерж.сталь (бухта 500 м)</t>
+  </si>
+  <si>
+    <t>39 411.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -391,117 +529,117 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705268_2b50_11f1_a894_047c1617b143_b9bf9162_30b7_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281c94_f776_11ee_a595_047c1617b143_14e1e114_f93d_11ef_a6ea_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408bc_9114_11ed_a3b7_047c1617b143_59221623_11fe_11ef_a5b8_047c1617b1433.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="2" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="3" name="Image_7" descr="Image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -774,51 +912,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L20"/>
+  <dimension ref="A1:L41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -826,51 +964,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J20)</f>
+        <f>SUM(J2:J41)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -882,597 +1020,1314 @@
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" outlineLevel="4">
+    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
-        <v>956585</v>
+        <v>956827</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" s="1"/>
+      <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*3608.15</f>
+        <f>J5*221.78</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
-    <row r="6" spans="1:12" outlineLevel="4">
+    <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>956586</v>
+        <v>884636</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2">
-        <v>0</v>
+      <c r="G6" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*9020.38</f>
+        <f>J6*887.88</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
-    <row r="7" spans="1:12" outlineLevel="4">
+    <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
-        <v>956587</v>
+        <v>873443</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*6088.75</f>
+        <f>J7*114.25</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" outlineLevel="4">
-[...10 lines deleted...]
-      <c r="E8" s="2" t="s">
+    <row r="8" spans="1:12" outlineLevel="2">
+      <c r="A8" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>956589</v>
+        <v>959215</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="1">
+        <v>72298</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*18040.75</f>
+        <f>J9*65322.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>956590</v>
+        <v>959216</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1">
+        <v>96919</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*30443.77</f>
+        <f>J10*27403.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>956591</v>
+        <v>959217</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
+      </c>
+      <c r="D11" s="1">
+        <v>27854</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*47356.97</f>
+        <f>J11*58855.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>956592</v>
+        <v>959218</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>38</v>
+      </c>
+      <c r="D12" s="1">
+        <v>17871</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*60887.53</f>
+        <f>J12*26184.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>956593</v>
+        <v>959219</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>41</v>
+      </c>
+      <c r="D13" s="1">
+        <v>44063</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*94713.94</f>
+        <f>J13*34678.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>956594</v>
+        <v>959220</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>44</v>
+      </c>
+      <c r="D14" s="1">
+        <v>21529</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*63.99</f>
+        <f>J14*17339.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>956595</v>
+        <v>959221</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>47</v>
+      </c>
+      <c r="D15" s="1">
+        <v>22698</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*69.87</f>
+        <f>J15*11362.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>956596</v>
+        <v>959222</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>50</v>
+      </c>
+      <c r="D16" s="1">
+        <v>52549</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" s="2" t="str">
+        <f>J16*18139.00</f>
+        <v>0</v>
+      </c>
+      <c r="L16" s="5"/>
+    </row>
+    <row r="17" spans="1:12" outlineLevel="4">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1">
+        <v>959223</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="1">
+        <v>21379</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="K16" s="2" t="str">
-[...18 lines deleted...]
-      <c r="K17" s="8"/>
+      <c r="F17" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K17" s="2" t="str">
+        <f>J17*28328.00</f>
+        <v>0</v>
+      </c>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="18" spans="1:12" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>956827</v>
+        <v>959224</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="D18" s="1">
+        <v>34850</v>
+      </c>
       <c r="E18" s="2" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G18" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*221.78</f>
+        <f>J18*10926.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="19" spans="1:12" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>884636</v>
+        <v>959225</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>59</v>
+      </c>
+      <c r="D19" s="1">
+        <v>44955</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>61</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*887.88</f>
+        <f>J19*40469.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="20" spans="1:12" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>873443</v>
+        <v>959226</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" s="1">
+        <v>44869</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K20" s="2" t="str">
+        <f>J20*17073.00</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="5"/>
+    </row>
+    <row r="21" spans="1:12" outlineLevel="4">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1">
+        <v>959227</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="1">
+        <v>64147</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="G21" s="2">
+        <v>0</v>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21" s="2" t="str">
+        <f>J21*63594.00</f>
+        <v>0</v>
+      </c>
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12" outlineLevel="4">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1">
+        <v>959228</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="1">
+        <v>41446</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K22" s="2" t="str">
+        <f>J22*31797.00</f>
+        <v>0</v>
+      </c>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" outlineLevel="4">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>959229</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" s="1">
+        <v>10771</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*37231.00</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12" outlineLevel="4">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>959230</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="D24" s="1">
+        <v>94191</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="G20" s="2">
-[...15 lines deleted...]
-      <c r="L20" s="5"/>
+      <c r="G24" s="2">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K24" s="2" t="str">
+        <f>J24*18616.00</f>
+        <v>0</v>
+      </c>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" outlineLevel="4">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>959231</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="1">
+        <v>72371</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*57350.00</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12" outlineLevel="4">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1">
+        <v>959232</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="1">
+        <v>63355</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K26" s="2" t="str">
+        <f>J26*21853.00</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" outlineLevel="4">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>959233</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" s="1">
+        <v>47458</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K27" s="2" t="str">
+        <f>J27*34872.00</f>
+        <v>0</v>
+      </c>
+      <c r="L27" s="5"/>
+    </row>
+    <row r="28" spans="1:12" outlineLevel="4">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>959234</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D28" s="1">
+        <v>52397</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*17436.00</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" outlineLevel="4">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
+        <v>959235</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" s="1">
+        <v>89383</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*50186.00</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" outlineLevel="4">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>959236</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D30" s="1">
+        <v>13380</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*37231.00</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" outlineLevel="4">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>959237</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D31" s="1">
+        <v>61363</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*18616.00</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" outlineLevel="4">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>959238</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" s="1">
+        <v>26068</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*57350.00</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="2">
+      <c r="A33" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="8"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" outlineLevel="4">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>959239</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34" s="1">
+        <v>68977</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*23.70</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" outlineLevel="4">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>959240</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D35" s="1">
+        <v>39023</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*25.30</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" outlineLevel="4">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>959241</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D36" s="1">
+        <v>19935</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G36" s="2">
+        <v>0</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*63.40</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" outlineLevel="4">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>959242</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D37" s="1">
+        <v>31852</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*20.50</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" outlineLevel="4">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>959243</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D38" s="1">
+        <v>35028</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*3255.00</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" outlineLevel="4">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>959244</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D39" s="1">
+        <v>14682</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*7922.00</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" outlineLevel="4">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>959245</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D40" s="1">
+        <v>75618</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*13370.00</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" outlineLevel="4">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>959246</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D41" s="1">
+        <v>22988</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*39411.00</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A17:K17"/>
+    <mergeCell ref="A8:K8"/>
+    <mergeCell ref="A33:K33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>