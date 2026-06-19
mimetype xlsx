--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -1572,86 +1572,86 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2060.94</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824912</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*901.11</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824913</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1048.11</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824914</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -1782,86 +1782,86 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*968.73</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>884711</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*898.17</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>884712</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*964.32</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>955809</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -1887,51 +1887,51 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1816.92</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>955810</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1778.70</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>