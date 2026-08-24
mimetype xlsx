--- v1 (2026-06-19)
+++ v2 (2026-08-24)
@@ -67,237 +67,237 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Трапы</t>
   </si>
   <si>
     <t>Трапы VIEIR</t>
   </si>
   <si>
     <t>Трапы VIEIR с решеткой</t>
   </si>
   <si>
     <t>SIP-410010</t>
   </si>
   <si>
     <t>VERA10S</t>
   </si>
   <si>
     <t>Душевой трап  прямой вып 50мм корпус и решетка НЕРЖАВЕЙКА 100*100 мм VR (1/40шт)</t>
   </si>
   <si>
-    <t>376.32 руб.</t>
+    <t>394.24 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>SIP-410011</t>
+  </si>
+  <si>
+    <t>VERA15S</t>
+  </si>
+  <si>
+    <t>Душевой трап прямой вып 50мм корпус и решетка НЕРЖАВЕЙКА 150*150 мм VR (1/40шт)</t>
+  </si>
+  <si>
+    <t>478.94 руб.</t>
+  </si>
+  <si>
+    <t>SIP-410012</t>
+  </si>
+  <si>
+    <t>VERA10L</t>
+  </si>
+  <si>
+    <t>Душевой трап угловой вып 50мм корпус и решетка НЕРЖАВЕЙКА 100*100 мм VR (1/40шт)</t>
+  </si>
+  <si>
+    <t>423.50 руб.</t>
+  </si>
+  <si>
+    <t>SIP-410013</t>
+  </si>
+  <si>
+    <t>VERA15L</t>
+  </si>
+  <si>
+    <t>Душевой трап угловой вып 50мм корпус и решетка НЕРЖАВЕЙКА 150*150 мм VR (1/40шт)</t>
+  </si>
+  <si>
+    <t>515.90 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...40 lines deleted...]
-  <si>
     <t>SIP-410014</t>
   </si>
   <si>
     <t>VER15A</t>
   </si>
   <si>
     <t>Душевой трап с сухим затвором вып 40мм угловой 150*150 мм НЕРЖАВЕЙКА с переходником 40-50мм (1/20шт)</t>
   </si>
   <si>
-    <t>1 674.33 руб.</t>
+    <t>1 754.06 руб.</t>
   </si>
   <si>
     <t>SIP-410015</t>
   </si>
   <si>
     <t>VER15B</t>
   </si>
   <si>
-    <t>1 677.27 руб.</t>
+    <t>1 757.14 руб.</t>
   </si>
   <si>
     <t>SIP-410016</t>
   </si>
   <si>
     <t>VER20J</t>
   </si>
   <si>
     <t>Душевой трап треугольный с сухим затвором вып 50мм угловой 200*200 мм корпус и реш. НЕРЖ VR (1/20шт)</t>
   </si>
   <si>
-    <t>2 060.94 руб.</t>
+    <t>2 159.08 руб.</t>
   </si>
   <si>
     <t>SIP-410017</t>
   </si>
   <si>
     <t>VER10S</t>
   </si>
   <si>
     <t>Трап прямой с сухим затвором вып 50мм 100*100 мм корпус ЛАТУНЬ решетка НЕРЖАВЕЙКА VR (1/60шт)</t>
   </si>
   <si>
-    <t>901.11 руб.</t>
+    <t>1 037.96 руб.</t>
   </si>
   <si>
     <t>SIP-410018</t>
   </si>
   <si>
     <t>VER10L</t>
   </si>
   <si>
     <t>Трап угловой с сухим затвором вып 50мм100*100 мм корпус ЛАТУНЬ решетка НЕРЖАВЕЙКА VR (1/60шт</t>
   </si>
   <si>
-    <t>1 048.11 руб.</t>
+    <t>1 207.36 руб.</t>
   </si>
   <si>
     <t>SIP-410019</t>
   </si>
   <si>
     <t>VER15S</t>
   </si>
   <si>
     <t>Трап прямой с сухим затвором вып 50мм 150*150 мм корпус ЛАТУНЬ решетка НЕРЖАВЕЙКА VR (1/60шт)</t>
   </si>
   <si>
-    <t>1 955.10 руб.</t>
+    <t>2 253.02 руб.</t>
   </si>
   <si>
     <t>SIP-410020</t>
   </si>
   <si>
     <t>VER15L</t>
   </si>
   <si>
     <t>Трап угловой с сухим затвором вып 50мм 150*150 мм корпус ЛАТУНЬ решетка НЕРЖАВЕЙКА VR (1/60шт</t>
   </si>
   <si>
-    <t>2 055.06 руб.</t>
+    <t>2 368.52 руб.</t>
   </si>
   <si>
     <t>VER-000994</t>
   </si>
   <si>
     <t>VRDS-10</t>
   </si>
   <si>
     <t>Душевой трап с сухим затвором 100x100мм (8/1шт)</t>
   </si>
   <si>
+    <t>944.02 руб.</t>
+  </si>
+  <si>
     <t>VER-000995</t>
   </si>
   <si>
     <t>VRDS-10C</t>
   </si>
   <si>
     <t>Душевой трап с сухим затвором, черный 100x100мм (8/1шт)</t>
   </si>
   <si>
-    <t>968.73 руб.</t>
+    <t>1 014.86 руб.</t>
   </si>
   <si>
     <t>VER-000996</t>
   </si>
   <si>
     <t>VRDL-10</t>
   </si>
   <si>
-    <t>898.17 руб.</t>
+    <t>940.94 руб.</t>
   </si>
   <si>
     <t>VER-000997</t>
   </si>
   <si>
     <t>VRDL-10C</t>
   </si>
   <si>
-    <t>964.32 руб.</t>
+    <t>1 010.24 руб.</t>
   </si>
   <si>
     <t>VER-001716</t>
   </si>
   <si>
     <t>VER15A-1</t>
   </si>
   <si>
     <t>Горизонтальный душевой трап с сухим затвором 150x150мм (10/1шт)</t>
   </si>
   <si>
-    <t>1 816.92 руб.</t>
+    <t>1 903.44 руб.</t>
   </si>
   <si>
     <t>VER-001717</t>
   </si>
   <si>
     <t>VER15A-2</t>
   </si>
   <si>
-    <t>1 778.70 руб.</t>
+    <t>1 863.40 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1326,624 +1326,624 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824905</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
+        <v>10</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K5" s="2" t="str">
-        <f>J5*376.32</f>
+        <f>J5*394.24</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824906</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G6" s="2">
+        <v>8</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*457.17</f>
+        <f>J6*478.94</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824907</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="2" t="s">
+      <c r="G7" s="2">
+        <v>8</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H7" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="2" t="str">
-        <f>J7*404.25</f>
+        <f>J7*423.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824908</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*492.45</f>
+        <f>J8*515.90</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824909</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1674.33</f>
+        <f>J9*1754.06</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824910</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1677.27</f>
+        <f>J10*1757.14</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824911</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>3</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*2060.94</f>
+        <f>J11*2159.08</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824912</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*901.11</f>
+        <f>J12*1037.96</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824913</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1048.11</f>
+        <f>J13*1207.36</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824914</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1955.10</f>
+        <f>J14*2253.02</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824915</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2055.06</f>
+        <f>J15*2368.52</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>884709</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="2" t="s">
+      <c r="G16" s="2">
+        <v>8</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H16" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K16" s="2" t="str">
-        <f>J16*901.11</f>
+        <f>J16*944.02</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>884710</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="G17" s="2" t="s">
+      <c r="G17" s="2">
+        <v>10</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H17" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K17" s="2" t="str">
-        <f>J17*968.73</f>
+        <f>J17*1014.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>884711</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*898.17</f>
+        <f>J18*940.94</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>884712</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*964.32</f>
+        <f>J19*1010.24</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>955809</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="2">
         <v>5</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1816.92</f>
+        <f>J20*1903.44</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>955810</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2">
         <v>3</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1778.70</f>
+        <f>J21*1863.40</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>