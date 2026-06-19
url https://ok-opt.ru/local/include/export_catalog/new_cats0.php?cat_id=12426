--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -70,102 +70,102 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Трапы</t>
   </si>
   <si>
     <t>Трапы VIEIR</t>
   </si>
   <si>
     <t>Трапы линейные VIEIR под плитку</t>
   </si>
   <si>
     <t>SIP-410006</t>
   </si>
   <si>
     <t>DL50A</t>
   </si>
   <si>
     <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 500 мм VR (4шт)/</t>
   </si>
   <si>
     <t>2 941.47 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>шт</t>
   </si>
   <si>
     <t>SIP-410007</t>
   </si>
   <si>
     <t>DL60A</t>
   </si>
   <si>
     <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 600 мм VR (4шт)/</t>
   </si>
   <si>
     <t>3 189.90 руб.</t>
   </si>
   <si>
     <t>SIP-410008</t>
   </si>
   <si>
     <t>DL70A</t>
   </si>
   <si>
     <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 700 мм VR (4шт)/</t>
   </si>
   <si>
     <t>3 407.46 руб.</t>
   </si>
   <si>
     <t>SIP-410009</t>
   </si>
   <si>
     <t>DL80A</t>
   </si>
   <si>
     <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 800 мм VR (4шт)/</t>
   </si>
   <si>
     <t>3 699.99 руб.</t>
   </si>
   <si>
     <t>SIP-410025</t>
   </si>
   <si>
     <t>DL90A</t>
   </si>
   <si>
     <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 900 мм VIEIR (4шт)</t>
   </si>
   <si>
     <t>3 979.29 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>VER-000235</t>
   </si>
   <si>
     <t>DL30A</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 300 мм "VIEIR" (4шт)</t>
   </si>
   <si>
     <t>2 710.68 руб.</t>
   </si>
   <si>
     <t>VER-000236</t>
   </si>
   <si>
     <t>DL40A</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 400 мм "VIEIR" (4шт)</t>
   </si>
   <si>
     <t>2 687.16 руб.</t>
   </si>
@@ -2010,1181 +2010,1181 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824901</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2">
-        <v>10</v>
+      <c r="G5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2941.47</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824902</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="2">
+        <v>10</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>18</v>
-      </c>
-[...19 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3189.90</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824903</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>26</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3407.46</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824904</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>30</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3699.99</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>837122</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3979.29</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>839821</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2710.68</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>839822</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2687.16</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879314</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*2728.32</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879315</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3166.38</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879316</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>34</v>
+      <c r="G14" s="2">
+        <v>10</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3238.41</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>879317</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3485.37</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>884597</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3032.61</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>884598</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3455.97</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>884599</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*5212.62</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>884600</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*4274.76</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>884601</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*4673.13</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>884602</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*5092.08</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>884603</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5519.85</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>884604</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*3022.32</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>884605</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*3405.99</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>884606</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*3739.68</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>884607</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3735.27</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>884608</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*4058.67</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>884609</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*4389.42</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>884610</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*4742.22</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>880057</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G30" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*2215.29</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>880058</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*2468.13</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>880059</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G32" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*3757.32</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955696</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*3414.81</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>955697</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G34" s="2">
         <v>4</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*3738.21</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>955698</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*4117.47</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>955699</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*4430.58</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>955700</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*4836.30</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>