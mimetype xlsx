--- v1 (2026-06-19)
+++ v2 (2026-08-24)
@@ -67,441 +67,441 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Трапы</t>
   </si>
   <si>
     <t>Трапы VIEIR</t>
   </si>
   <si>
     <t>Трапы линейные VIEIR под плитку</t>
   </si>
   <si>
     <t>SIP-410006</t>
   </si>
   <si>
     <t>DL50A</t>
   </si>
   <si>
     <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 500 мм VR (4шт)/</t>
   </si>
   <si>
-    <t>2 941.47 руб.</t>
+    <t>3 081.54 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>SIP-410007</t>
+  </si>
+  <si>
+    <t>DL60A</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 600 мм VR (4шт)/</t>
+  </si>
+  <si>
+    <t>3 341.80 руб.</t>
+  </si>
+  <si>
+    <t>SIP-410008</t>
+  </si>
+  <si>
+    <t>DL70A</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 700 мм VR (4шт)/</t>
+  </si>
+  <si>
+    <t>3 569.72 руб.</t>
+  </si>
+  <si>
+    <t>SIP-410009</t>
+  </si>
+  <si>
+    <t>DL80A</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 800 мм VR (4шт)/</t>
+  </si>
+  <si>
+    <t>3 876.18 руб.</t>
+  </si>
+  <si>
+    <t>SIP-410025</t>
+  </si>
+  <si>
+    <t>DL90A</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку вып 50мм корпус НЕРЖАВЕЙКА - 900 мм VIEIR (4шт)</t>
+  </si>
+  <si>
+    <t>4 168.78 руб.</t>
+  </si>
+  <si>
+    <t>VER-000235</t>
+  </si>
+  <si>
+    <t>DL30A</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку - 300 мм "VIEIR" (4шт)</t>
+  </si>
+  <si>
+    <t>2 839.76 руб.</t>
+  </si>
+  <si>
+    <t>VER-000236</t>
+  </si>
+  <si>
+    <t>DL40A</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку - 400 мм "VIEIR" (4шт)</t>
+  </si>
+  <si>
+    <t>2 815.12 руб.</t>
+  </si>
+  <si>
+    <t>VER-000466</t>
+  </si>
+  <si>
+    <t>DL50A-360</t>
+  </si>
+  <si>
+    <t>Душевой трап под плитку, поворотный 360°- 500 мм (4/1шт)</t>
+  </si>
+  <si>
+    <t>2 858.24 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...85 lines deleted...]
-  <si>
     <t>VER-000467</t>
   </si>
   <si>
     <t>DL60A-360</t>
   </si>
   <si>
     <t>Душевой трап под плитку, поворотный 360°- 600 мм (4/1шт)</t>
   </si>
   <si>
-    <t>3 166.38 руб.</t>
+    <t>3 317.16 руб.</t>
   </si>
   <si>
     <t>VER-000468</t>
   </si>
   <si>
     <t>DL70A-360</t>
   </si>
   <si>
     <t>Душевой трап под плитку, поворотный 360°- 700 мм (4/1шт)</t>
   </si>
   <si>
-    <t>3 238.41 руб.</t>
+    <t>3 392.62 руб.</t>
   </si>
   <si>
     <t>VER-000469</t>
   </si>
   <si>
     <t>DL80A-360</t>
   </si>
   <si>
     <t>Душевой трап под плитку, поворотный 360°- 800 мм (4/1шт)</t>
   </si>
   <si>
-    <t>3 485.37 руб.</t>
+    <t>3 651.34 руб.</t>
   </si>
   <si>
     <t>VER-000583</t>
   </si>
   <si>
     <t>DL30A-G</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 300 мм , серый  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>3 032.61 руб.</t>
+    <t>3 177.02 руб.</t>
   </si>
   <si>
     <t>VER-000584</t>
   </si>
   <si>
     <t>DL40A-G</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 400 мм , серый  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>3 455.97 руб.</t>
+    <t>3 620.54 руб.</t>
   </si>
   <si>
     <t>VER-000585</t>
   </si>
   <si>
     <t>DL50A-G</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 500 мм , серый  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>5 212.62 руб.</t>
+    <t>5 460.84 руб.</t>
   </si>
   <si>
     <t>VER-000586</t>
   </si>
   <si>
     <t>DL60A-G</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 600 мм , серый  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>4 274.76 руб.</t>
+    <t>4 478.32 руб.</t>
   </si>
   <si>
     <t>VER-000587</t>
   </si>
   <si>
     <t>DL70A-G</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 700 мм , серый  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>4 673.13 руб.</t>
+    <t>4 895.66 руб.</t>
   </si>
   <si>
     <t>VER-000588</t>
   </si>
   <si>
     <t>DL80A-G</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 800 мм , серый  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>5 092.08 руб.</t>
+    <t>5 334.56 руб.</t>
   </si>
   <si>
     <t>VER-000589</t>
   </si>
   <si>
     <t>DL90A-G</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 900 мм , серый  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>5 519.85 руб.</t>
+    <t>5 782.70 руб.</t>
   </si>
   <si>
     <t>VER-000611</t>
   </si>
   <si>
     <t>DL30A-C</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 300 мм , черный  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>3 022.32 руб.</t>
+    <t>3 166.24 руб.</t>
   </si>
   <si>
     <t>VER-000612</t>
   </si>
   <si>
     <t>DL40A-C</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 400 мм , черный  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>3 405.99 руб.</t>
+    <t>3 568.18 руб.</t>
   </si>
   <si>
     <t>VER-000613</t>
   </si>
   <si>
     <t>DL50A-C</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 500 мм , черный  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>3 739.68 руб.</t>
+    <t>3 917.76 руб.</t>
   </si>
   <si>
     <t>VER-000614</t>
   </si>
   <si>
     <t>DL60A-C</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 600 мм , черный  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>3 735.27 руб.</t>
+    <t>3 913.14 руб.</t>
   </si>
   <si>
     <t>VER-000615</t>
   </si>
   <si>
     <t>DL70A-C</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 700 мм , черный  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>4 058.67 руб.</t>
+    <t>4 251.94 руб.</t>
   </si>
   <si>
     <t>VER-000616</t>
   </si>
   <si>
     <t>DL80A-C</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 800 мм , черный  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>4 389.42 руб.</t>
+    <t>4 598.44 руб.</t>
   </si>
   <si>
     <t>VER-000617</t>
   </si>
   <si>
     <t>DL90A-C</t>
   </si>
   <si>
     <t>Душевой лоток под плитку - 900 мм , черный  "VIEIR" (4шт)</t>
   </si>
   <si>
-    <t>4 742.22 руб.</t>
+    <t>4 968.04 руб.</t>
   </si>
   <si>
     <t>VER-000647</t>
   </si>
   <si>
     <t>DL30A-360</t>
   </si>
   <si>
     <t>Душевой трап под плитку, поворотный 360°- 300 мм (4/1шт)</t>
   </si>
   <si>
-    <t>2 215.29 руб.</t>
+    <t>2 320.78 руб.</t>
   </si>
   <si>
     <t>VER-000648</t>
   </si>
   <si>
     <t>DL40A-360</t>
   </si>
   <si>
     <t>Душевой трап под плитку, поворотный 360°- 400 мм (4/1шт)</t>
   </si>
   <si>
-    <t>2 468.13 руб.</t>
+    <t>2 585.66 руб.</t>
   </si>
   <si>
     <t>VER-000649</t>
   </si>
   <si>
     <t>DL90A-360</t>
   </si>
   <si>
     <t>Душевой трап под плитку, поворотный 360°- 900 мм (4/1шт)</t>
   </si>
   <si>
-    <t>3 757.32 руб.</t>
+    <t>3 936.24 руб.</t>
   </si>
   <si>
     <t>VER-001215</t>
   </si>
   <si>
     <t>DL50-F</t>
   </si>
   <si>
     <t>Душевой трап с сухим затвором, белый - 500 мм (4шт)</t>
   </si>
   <si>
-    <t>3 414.81 руб.</t>
+    <t>3 577.42 руб.</t>
   </si>
   <si>
     <t>VER-001216</t>
   </si>
   <si>
     <t>DL60-F</t>
   </si>
   <si>
     <t>Душевой трап с сухим затвором, белый - 600 мм (4шт)</t>
   </si>
   <si>
-    <t>3 738.21 руб.</t>
+    <t>3 916.22 руб.</t>
   </si>
   <si>
     <t>VER-001217</t>
   </si>
   <si>
     <t>DL70-F</t>
   </si>
   <si>
     <t>Душевой трап с сухим затвором, белый - 700 мм (4шт)</t>
   </si>
   <si>
-    <t>4 117.47 руб.</t>
+    <t>4 313.54 руб.</t>
   </si>
   <si>
     <t>VER-001218</t>
   </si>
   <si>
     <t>DL80-F</t>
   </si>
   <si>
     <t>Душевой трап с сухим затвором, белый - 800 мм (4шт)</t>
   </si>
   <si>
-    <t>4 430.58 руб.</t>
+    <t>4 641.56 руб.</t>
   </si>
   <si>
     <t>VER-001219</t>
   </si>
   <si>
     <t>DL90-F</t>
   </si>
   <si>
     <t>Душевой трап с сухим затвором, белый - 900 мм (4шт)</t>
   </si>
   <si>
-    <t>4 836.30 руб.</t>
+    <t>5 066.60 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2010,1184 +2010,1184 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824901</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
+        <v>9</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2941.47</f>
+        <f>J5*3081.54</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824902</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3189.90</f>
+        <f>J6*3341.80</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824903</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="2" t="s">
+      <c r="G7" s="2">
+        <v>6</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H7" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="2" t="str">
-        <f>J7*3407.46</f>
+        <f>J7*3569.72</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824904</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="2" t="s">
+      <c r="G8" s="2">
+        <v>10</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H8" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K8" s="2" t="str">
-        <f>J8*3699.99</f>
+        <f>J8*3876.18</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>837122</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="2" t="s">
+      <c r="G9" s="2">
+        <v>10</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H9" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K9" s="2" t="str">
-        <f>J9*3979.29</f>
+        <f>J9*4168.78</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>839821</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2710.68</f>
+        <f>J10*2839.76</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>839822</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*2687.16</f>
+        <f>J11*2815.12</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879314</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G12" s="2" t="s">
+      <c r="H12" s="2">
+        <v>0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2728.32</f>
+        <f>J12*2858.24</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879315</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="G13" s="2">
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3166.38</f>
+        <f>J13*3317.16</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879316</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G14" s="2">
-        <v>10</v>
+      <c r="G14" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3238.41</f>
+        <f>J14*3392.62</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>879317</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3485.37</f>
+        <f>J15*3651.34</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>884597</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3032.61</f>
+        <f>J16*3177.02</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>884598</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3455.97</f>
+        <f>J17*3620.54</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>884599</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*5212.62</f>
+        <f>J18*5460.84</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>884600</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*4274.76</f>
+        <f>J19*4478.32</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>884601</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*4673.13</f>
+        <f>J20*4895.66</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>884602</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*5092.08</f>
+        <f>J21*5334.56</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>884603</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*5519.85</f>
+        <f>J22*5782.70</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>884604</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*3022.32</f>
+        <f>J23*3166.24</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>884605</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*3405.99</f>
+        <f>J24*3568.18</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>884606</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*3739.68</f>
+        <f>J25*3917.76</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>884607</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*3735.27</f>
+        <f>J26*3913.14</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>884608</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*4058.67</f>
+        <f>J27*4251.94</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>884609</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*4389.42</f>
+        <f>J28*4598.44</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>884610</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*4742.22</f>
+        <f>J29*4968.04</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>880057</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2215.29</f>
+        <f>J30*2320.78</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>880058</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G31" s="2">
         <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*2468.13</f>
+        <f>J31*2585.66</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>880059</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G32" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3757.32</f>
+        <f>J32*3936.24</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955696</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3414.81</f>
+        <f>J33*3577.42</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>955697</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G34" s="2">
         <v>4</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3738.21</f>
+        <f>J34*3916.22</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>955698</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G35" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*4117.47</f>
+        <f>J35*4313.54</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>955699</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*4430.58</f>
+        <f>J36*4641.56</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>955700</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4836.30</f>
+        <f>J37*5066.60</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>