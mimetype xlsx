--- v4 (2026-08-11)
+++ v5 (2026-10-14)
@@ -67,114 +67,114 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Электромагнитные клапана</t>
   </si>
   <si>
     <t>Электромагнитные клапана VIEIR</t>
   </si>
   <si>
     <t>VER-001118</t>
   </si>
   <si>
     <t>VRO29-15</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально открытый 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>4 358.82 руб.</t>
+    <t>4 449.06 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001119</t>
   </si>
   <si>
     <t>VRO29-20</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально открытый 3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>4 600.39 руб.</t>
+    <t>4 695.63 руб.</t>
   </si>
   <si>
     <t>VER-001120</t>
   </si>
   <si>
     <t>VRO29-25</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально открытый 1" (16/1шт)</t>
   </si>
   <si>
-    <t>6 461.98 руб.</t>
+    <t>6 595.76 руб.</t>
   </si>
   <si>
     <t>VER-001121</t>
   </si>
   <si>
     <t>VRO28-15</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально закрытый 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>3 351.78 руб.</t>
+    <t>3 421.16 руб.</t>
   </si>
   <si>
     <t>VER-001122</t>
   </si>
   <si>
     <t>VRO28-20</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально закрытый 3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>3 557.11 руб.</t>
+    <t>3 630.75 руб.</t>
   </si>
   <si>
     <t>VER-001123</t>
   </si>
   <si>
     <t>VRO28-25</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально закрытый 1" (16/1шт)</t>
   </si>
   <si>
-    <t>5 451.92 руб.</t>
+    <t>5 564.79 руб.</t>
   </si>
   <si>
     <t>Электромагнитные клапана РОСМА</t>
   </si>
   <si>
     <t>VLC-900908</t>
   </si>
   <si>
     <t>CK-11-15</t>
   </si>
   <si>
     <t>Клапан электромагнитный (соленоидный) НЗ. 220В. 1/2"</t>
   </si>
   <si>
     <t>4 309.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900909</t>
   </si>
   <si>
     <t>CK-11-20</t>
   </si>
@@ -1585,238 +1585,238 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>885034</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*4358.82</f>
+        <f>J5*4449.06</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885035</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*4600.39</f>
+        <f>J6*4695.63</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885036</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*6461.98</f>
+        <f>J7*6595.76</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885037</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*3351.78</f>
+        <f>J8*3421.16</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885038</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*3557.11</f>
+        <f>J9*3630.75</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885039</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*5451.92</f>
+        <f>J10*5564.79</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>889725</v>
       </c>
@@ -2024,51 +2024,51 @@
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889731</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*5606.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889732</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">