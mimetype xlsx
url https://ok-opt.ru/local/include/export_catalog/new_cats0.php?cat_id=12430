--- v1 (2026-03-12)
+++ v2 (2026-05-01)
@@ -67,114 +67,114 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Электромагнитные клапана</t>
   </si>
   <si>
     <t>Электромагнитные клапана VIEIR</t>
   </si>
   <si>
     <t>VER-001118</t>
   </si>
   <si>
     <t>VRO29-15</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально открытый 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>4 211.11 руб.</t>
+    <t>4 161.57 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001119</t>
   </si>
   <si>
     <t>VRO29-20</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально открытый 3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>4 443.16 руб.</t>
+    <t>4 390.89 руб.</t>
   </si>
   <si>
     <t>VER-001120</t>
   </si>
   <si>
     <t>VRO29-25</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально открытый 1" (16/1шт)</t>
   </si>
   <si>
-    <t>6 241.55 руб.</t>
+    <t>6 168.12 руб.</t>
   </si>
   <si>
     <t>VER-001121</t>
   </si>
   <si>
     <t>VRO28-15</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально закрытый 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>3 238.29 руб.</t>
+    <t>3 200.19 руб.</t>
   </si>
   <si>
     <t>VER-001122</t>
   </si>
   <si>
     <t>VRO28-20</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально закрытый 3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>3 434.64 руб.</t>
+    <t>3 394.23 руб.</t>
   </si>
   <si>
     <t>VER-001123</t>
   </si>
   <si>
     <t>VRO28-25</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально закрытый 1" (16/1шт)</t>
   </si>
   <si>
-    <t>5 267.24 руб.</t>
+    <t>5 205.27 руб.</t>
   </si>
   <si>
     <t>Электромагнитные клапана РОСМА</t>
   </si>
   <si>
     <t>VLC-900908</t>
   </si>
   <si>
     <t>CK-11-15</t>
   </si>
   <si>
     <t>Клапан электромагнитный (соленоидный) НЗ. 220В. 1/2"</t>
   </si>
   <si>
     <t>4 309.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900909</t>
   </si>
   <si>
     <t>CK-11-20</t>
   </si>
@@ -1522,226 +1522,226 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*4211.11</f>
+        <f>J5*4161.57</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885035</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*4443.16</f>
+        <f>J6*4390.89</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885036</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*6241.55</f>
+        <f>J7*6168.12</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885037</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*3238.29</f>
+        <f>J8*3200.19</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885038</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*3434.64</f>
+        <f>J9*3394.23</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885039</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*5267.24</f>
+        <f>J10*5205.27</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>889725</v>
       </c>
@@ -1808,52 +1808,52 @@
         <f>J13*5058.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>889727</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
-      <c r="H14" s="2" t="s">
-        <v>43</v>
+      <c r="H14" s="2">
+        <v>10</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*7480.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889728</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="2" t="s">
@@ -1879,51 +1879,51 @@
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>889729</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*16631.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889730</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
@@ -1949,51 +1949,51 @@
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889731</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*5606.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889732</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">