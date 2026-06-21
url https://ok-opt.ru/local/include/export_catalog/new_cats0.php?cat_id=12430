--- v2 (2026-05-01)
+++ v3 (2026-06-21)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -317,50 +317,125 @@
     <t>5 707.00 руб.</t>
   </si>
   <si>
     <t>VLC-900921</t>
   </si>
   <si>
     <t>CK-11-20-SS</t>
   </si>
   <si>
     <t>Клапан электромагнитный (соленоидный) НЗ. 220В. 3/4" НЕРЖ.</t>
   </si>
   <si>
     <t>6 038.00 руб.</t>
   </si>
   <si>
     <t>VLC-900922</t>
   </si>
   <si>
     <t>CK-11-25-SS</t>
   </si>
   <si>
     <t>Клапан электромагнитный (соленоидный) НЗ. 220В. 1" НЕРЖ.</t>
   </si>
   <si>
     <t>8 791.00 руб.</t>
+  </si>
+  <si>
+    <t>Электромагнитные клапана UNIPUMP</t>
+  </si>
+  <si>
+    <t>UNI-101880</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный BCX-15 1/2"</t>
+  </si>
+  <si>
+    <t>3 845.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101881</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный BCX-20 3/4"</t>
+  </si>
+  <si>
+    <t>4 262.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101882</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный BCX-25 1"</t>
+  </si>
+  <si>
+    <t>5 528.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101883</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный BCX-32 1 1/4"</t>
+  </si>
+  <si>
+    <t>10 093.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101884</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный BOX-15 1/2"</t>
+  </si>
+  <si>
+    <t>4 841.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101885</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный BOX-20 3/4"</t>
+  </si>
+  <si>
+    <t>5 598.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101886</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный BOX-25 1"</t>
+  </si>
+  <si>
+    <t>6 465.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101887</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный BOX-32 11/4"</t>
+  </si>
+  <si>
+    <t>11 036.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1384,51 +1459,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L26"/>
+  <dimension ref="A1:L35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1436,51 +1511,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J26)</f>
+        <f>SUM(J2:J35)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1580,51 +1655,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*4390.89</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885036</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*6168.12</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885037</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1685,51 +1760,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3394.23</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885039</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*5205.27</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
@@ -1773,52 +1848,52 @@
         <f>J12*4309.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>889726</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2">
-        <v>7</v>
+      <c r="H13" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*5058.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>889727</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
@@ -1879,51 +1954,51 @@
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>889729</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*16631.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889730</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
@@ -2242,59 +2317,356 @@
         <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*8791.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" outlineLevel="2">
+      <c r="A27" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="5"/>
+    </row>
+    <row r="28" spans="1:12" outlineLevel="4">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>959256</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D28" s="1">
+        <v>53884</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*3845.00</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" outlineLevel="4">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
+        <v>959257</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" s="1">
+        <v>88593</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*4262.00</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" outlineLevel="4">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>959258</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D30" s="1">
+        <v>63954</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*5528.00</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" outlineLevel="4">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>959259</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D31" s="1">
+        <v>11001</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*10093.00</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" outlineLevel="4">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>959260</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" s="1">
+        <v>74950</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*4841.00</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="4">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>959261</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" s="1">
+        <v>10885</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*5598.00</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" outlineLevel="4">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>959262</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" s="1">
+        <v>34130</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*6465.00</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" outlineLevel="4">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>959263</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D35" s="1">
+        <v>85017</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*11036.00</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A11:K11"/>
+    <mergeCell ref="A27:K27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>