--- v3 (2026-06-21)
+++ v4 (2026-08-11)
@@ -67,114 +67,114 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Электромагнитные клапана</t>
   </si>
   <si>
     <t>Электромагнитные клапана VIEIR</t>
   </si>
   <si>
     <t>VER-001118</t>
   </si>
   <si>
     <t>VRO29-15</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально открытый 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>4 161.57 руб.</t>
+    <t>4 358.82 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001119</t>
   </si>
   <si>
     <t>VRO29-20</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально открытый 3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>4 390.89 руб.</t>
+    <t>4 600.39 руб.</t>
   </si>
   <si>
     <t>VER-001120</t>
   </si>
   <si>
     <t>VRO29-25</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально открытый 1" (16/1шт)</t>
   </si>
   <si>
-    <t>6 168.12 руб.</t>
+    <t>6 461.98 руб.</t>
   </si>
   <si>
     <t>VER-001121</t>
   </si>
   <si>
     <t>VRO28-15</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально закрытый 1/2" (20/1шт)</t>
   </si>
   <si>
-    <t>3 200.19 руб.</t>
+    <t>3 351.78 руб.</t>
   </si>
   <si>
     <t>VER-001122</t>
   </si>
   <si>
     <t>VRO28-20</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально закрытый 3/4" (20/1шт)</t>
   </si>
   <si>
-    <t>3 394.23 руб.</t>
+    <t>3 557.11 руб.</t>
   </si>
   <si>
     <t>VER-001123</t>
   </si>
   <si>
     <t>VRO28-25</t>
   </si>
   <si>
     <t>Электромагнитный клапан, нормально закрытый 1" (16/1шт)</t>
   </si>
   <si>
-    <t>5 205.27 руб.</t>
+    <t>5 451.92 руб.</t>
   </si>
   <si>
     <t>Электромагнитные клапана РОСМА</t>
   </si>
   <si>
     <t>VLC-900908</t>
   </si>
   <si>
     <t>CK-11-15</t>
   </si>
   <si>
     <t>Клапан электромагнитный (соленоидный) НЗ. 220В. 1/2"</t>
   </si>
   <si>
     <t>4 309.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900909</t>
   </si>
   <si>
     <t>CK-11-20</t>
   </si>
@@ -1597,226 +1597,226 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*4161.57</f>
+        <f>J5*4358.82</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885035</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*4390.89</f>
+        <f>J6*4600.39</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885036</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*6168.12</f>
+        <f>J7*6461.98</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885037</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*3200.19</f>
+        <f>J8*3351.78</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885038</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*3394.23</f>
+        <f>J9*3557.11</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885039</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*5205.27</f>
+        <f>J10*5451.92</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>889725</v>
       </c>
@@ -1884,51 +1884,51 @@
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>889727</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*7480.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889728</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="2" t="s">
@@ -2024,51 +2024,51 @@
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889731</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*5606.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889732</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">