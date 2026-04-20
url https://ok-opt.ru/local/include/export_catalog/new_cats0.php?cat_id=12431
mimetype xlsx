--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -16,182 +16,215 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Системы контроля</t>
   </si>
   <si>
     <t>Системы контроля загазованности</t>
   </si>
   <si>
     <t>VER-001332</t>
   </si>
   <si>
     <t>VRQ28/2-15</t>
   </si>
   <si>
     <t>Комплект автоматического контроля загазованности (сигнализатор газа бытовой+клапан газовый соленоидн</t>
   </si>
   <si>
-    <t>1 904.00 руб.</t>
+    <t>1 881.60 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
   <si>
     <t>VER-001333</t>
   </si>
   <si>
     <t>VRQ28/2-20</t>
   </si>
   <si>
-    <t>1 972.43 руб.</t>
+    <t>1 949.22 руб.</t>
   </si>
   <si>
     <t>VER-001334</t>
   </si>
   <si>
     <t>VRQ28/2-25</t>
   </si>
   <si>
-    <t>2 104.81 руб.</t>
+    <t>2 080.05 руб.</t>
   </si>
   <si>
     <t>VER-001335</t>
   </si>
   <si>
     <t>VRQ27/3-15</t>
   </si>
   <si>
-    <t>2 644.78 руб.</t>
+    <t>2 613.66 руб.</t>
   </si>
   <si>
     <t>VER-001336</t>
   </si>
   <si>
     <t>VRQ27/3-20</t>
   </si>
   <si>
-    <t>2 708.74 руб.</t>
+    <t>2 676.87 руб.</t>
   </si>
   <si>
     <t>VER-001337</t>
   </si>
   <si>
     <t>VRQ27/3-25</t>
   </si>
   <si>
-    <t>2 842.61 руб.</t>
+    <t>2 809.17 руб.</t>
   </si>
   <si>
     <t>Системы контроля от протечки воды</t>
   </si>
   <si>
     <t>VER-001521</t>
   </si>
   <si>
     <t>VR23</t>
   </si>
   <si>
     <t>Система контроля протечки воды (4/1комплект)</t>
   </si>
   <si>
-    <t>9 279.03 руб.</t>
+    <t>9 169.86 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001723</t>
   </si>
   <si>
     <t>VR23-2</t>
   </si>
   <si>
     <t>Система контроля протечки воды 3/4" (4/1комплект)</t>
   </si>
   <si>
-    <t>10 010.88 руб.</t>
+    <t>9 893.10 руб.</t>
+  </si>
+  <si>
+    <t>VER-001756</t>
+  </si>
+  <si>
+    <t>VR14-1</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды 1/2" (4/1комплект)</t>
+  </si>
+  <si>
+    <t>14 050.26 руб.</t>
+  </si>
+  <si>
+    <t>VER-001757</t>
+  </si>
+  <si>
+    <t>VR14-2</t>
+  </si>
+  <si>
+    <t>14 688.24 руб.</t>
+  </si>
+  <si>
+    <t>VER-001791</t>
+  </si>
+  <si>
+    <t>VR19</t>
+  </si>
+  <si>
+    <t>Беспроводной датчик контроля протечки воды (50/10шт)</t>
+  </si>
+  <si>
+    <t>970.20 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -283,51 +316,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d2_afd7_11ef_a68d_047c1617b143_64c8bbb6_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d4_afd7_11ef_a68d_047c1617b143_64c8bbb7_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d6_afd7_11ef_a68d_047c1617b143_64c8bbb8_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d8_afd7_11ef_a68d_047c1617b143_64c8bbb3_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472da_afd7_11ef_a68d_047c1617b143_64c8bbb4_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472dc_afd7_11ef_a68d_047c1617b143_64c8bbb5_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427e_245f_11f0_a725_047c1617b143_2685987d_34da_11f0_a73b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d85b_ad80_11f0_a7e3_047c1617b143_ab7d8fb9_d05b_11f0_a810_047c1617b1438.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d2_afd7_11ef_a68d_047c1617b143_64c8bbb6_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d4_afd7_11ef_a68d_047c1617b143_64c8bbb7_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d6_afd7_11ef_a68d_047c1617b143_64c8bbb8_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d8_afd7_11ef_a68d_047c1617b143_64c8bbb3_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472da_afd7_11ef_a68d_047c1617b143_64c8bbb4_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472dc_afd7_11ef_a68d_047c1617b143_64c8bbb5_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427e_245f_11f0_a725_047c1617b143_2685987d_34da_11f0_a73b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d85b_ad80_11f0_a7e3_047c1617b143_ab7d8fb9_d05b_11f0_a810_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69384_04fa_11f1_a85e_047c1617b143_2ed1408e_0c97_11f1_a86a_047c1617b1439.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -515,50 +548,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -825,51 +888,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:L16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -877,51 +940,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J13)</f>
+        <f>SUM(J2:J16)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -963,315 +1026,420 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1904.00</f>
+        <f>J5*1881.60</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885119</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1972.43</f>
+        <f>J6*1949.22</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885120</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2104.81</f>
+        <f>J7*2080.05</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885121</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2644.78</f>
+        <f>J8*2613.66</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885122</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2708.74</f>
+        <f>J9*2676.87</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885123</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2842.61</f>
+        <f>J10*2809.17</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885831</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*9279.03</f>
+        <f>J12*9169.86</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>954093</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*10010.88</f>
+        <f>J13*9893.10</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
+    </row>
+    <row r="14" spans="1:12" outlineLevel="4">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1">
+        <v>955822</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="2" t="str">
+        <f>J14*14050.26</f>
+        <v>0</v>
+      </c>
+      <c r="L14" s="5"/>
+    </row>
+    <row r="15" spans="1:12" outlineLevel="4">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1">
+        <v>955823</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="2" t="str">
+        <f>J15*14688.24</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="5"/>
+    </row>
+    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1">
+        <v>955843</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K16" s="2" t="str">
+        <f>J16*970.20</f>
+        <v>0</v>
+      </c>
+      <c r="L16" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A11:K11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 