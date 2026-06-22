--- v1 (2026-04-20)
+++ v2 (2026-06-22)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -99,129 +99,132 @@
   <si>
     <t>VRQ28/2-20</t>
   </si>
   <si>
     <t>1 949.22 руб.</t>
   </si>
   <si>
     <t>VER-001334</t>
   </si>
   <si>
     <t>VRQ28/2-25</t>
   </si>
   <si>
     <t>2 080.05 руб.</t>
   </si>
   <si>
     <t>VER-001335</t>
   </si>
   <si>
     <t>VRQ27/3-15</t>
   </si>
   <si>
     <t>2 613.66 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>VER-001336</t>
   </si>
   <si>
     <t>VRQ27/3-20</t>
   </si>
   <si>
     <t>2 676.87 руб.</t>
   </si>
   <si>
     <t>VER-001337</t>
   </si>
   <si>
     <t>VRQ27/3-25</t>
   </si>
   <si>
     <t>2 809.17 руб.</t>
   </si>
   <si>
     <t>Системы контроля от протечки воды</t>
   </si>
   <si>
     <t>VER-001521</t>
   </si>
   <si>
     <t>VR23</t>
   </si>
   <si>
-    <t>Система контроля протечки воды (4/1комплект)</t>
+    <t>Проводная система контроля протечки воды 1/2  (4/1комплект)</t>
   </si>
   <si>
     <t>9 169.86 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001723</t>
   </si>
   <si>
     <t>VR23-2</t>
   </si>
   <si>
-    <t>Система контроля протечки воды 3/4" (4/1комплект)</t>
+    <t>Проводная система контроля протечки воды 3/4" (4/1комплект)</t>
   </si>
   <si>
     <t>9 893.10 руб.</t>
   </si>
   <si>
     <t>VER-001756</t>
   </si>
   <si>
     <t>VR14-1</t>
   </si>
   <si>
-    <t>Система контроля протечки воды 1/2" (4/1комплект)</t>
+    <t>Беспроводная система контроля протечки воды 1/2" (4/1комплект)</t>
   </si>
   <si>
     <t>14 050.26 руб.</t>
   </si>
   <si>
     <t>VER-001757</t>
   </si>
   <si>
     <t>VR14-2</t>
   </si>
   <si>
+    <t>Беспроводная система контроля протечки воды 3/4" (4/1комплект)</t>
+  </si>
+  <si>
     <t>14 688.24 руб.</t>
   </si>
   <si>
     <t>VER-001791</t>
   </si>
   <si>
     <t>VR19</t>
   </si>
   <si>
-    <t>Беспроводной датчик контроля протечки воды (50/10шт)</t>
+    <t>Беспроводной датчик контроля протечки воды для VR14 (50/10шт)</t>
   </si>
   <si>
     <t>970.20 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1118,173 +1121,173 @@
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2080.05</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885121</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G8" s="2">
-        <v>1</v>
+      <c r="G8" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2613.66</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885122</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2676.87</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885123</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2809.17</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885831</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*9169.86</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>954093</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1339,89 +1342,89 @@
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*14050.26</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>955823</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*14688.24</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>955843</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*970.20</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>