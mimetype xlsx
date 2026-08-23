--- v2 (2026-06-22)
+++ v3 (2026-08-23)
@@ -66,168 +66,168 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Системы контроля</t>
   </si>
   <si>
     <t>Системы контроля загазованности</t>
   </si>
   <si>
     <t>VER-001332</t>
   </si>
   <si>
     <t>VRQ28/2-15</t>
   </si>
   <si>
     <t>Комплект автоматического контроля загазованности (сигнализатор газа бытовой+клапан газовый соленоидн</t>
   </si>
   <si>
-    <t>1 881.60 руб.</t>
+    <t>2 029.72 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
   <si>
     <t>VER-001333</t>
   </si>
   <si>
     <t>VRQ28/2-20</t>
   </si>
   <si>
-    <t>1 949.22 руб.</t>
+    <t>2 103.64 руб.</t>
   </si>
   <si>
     <t>VER-001334</t>
   </si>
   <si>
     <t>VRQ28/2-25</t>
   </si>
   <si>
-    <t>2 080.05 руб.</t>
+    <t>2 245.32 руб.</t>
   </si>
   <si>
     <t>VER-001335</t>
   </si>
   <si>
     <t>VRQ27/3-15</t>
   </si>
   <si>
-    <t>2 613.66 руб.</t>
+    <t>2 819.74 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001336</t>
   </si>
   <si>
     <t>VRQ27/3-20</t>
   </si>
   <si>
-    <t>2 676.87 руб.</t>
+    <t>2 889.04 руб.</t>
   </si>
   <si>
     <t>VER-001337</t>
   </si>
   <si>
     <t>VRQ27/3-25</t>
   </si>
   <si>
-    <t>2 809.17 руб.</t>
+    <t>3 030.72 руб.</t>
   </si>
   <si>
     <t>Системы контроля от протечки воды</t>
   </si>
   <si>
     <t>VER-001521</t>
   </si>
   <si>
     <t>VR23</t>
   </si>
   <si>
     <t>Проводная система контроля протечки воды 1/2  (4/1комплект)</t>
   </si>
   <si>
-    <t>9 169.86 руб.</t>
+    <t>9 797.48 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001723</t>
   </si>
   <si>
     <t>VR23-2</t>
   </si>
   <si>
     <t>Проводная система контроля протечки воды 3/4" (4/1комплект)</t>
   </si>
   <si>
-    <t>9 893.10 руб.</t>
+    <t>10 570.56 руб.</t>
   </si>
   <si>
     <t>VER-001756</t>
   </si>
   <si>
     <t>VR14-1</t>
   </si>
   <si>
     <t>Беспроводная система контроля протечки воды 1/2" (4/1комплект)</t>
   </si>
   <si>
-    <t>14 050.26 руб.</t>
+    <t>15 013.46 руб.</t>
   </si>
   <si>
     <t>VER-001757</t>
   </si>
   <si>
     <t>VR14-2</t>
   </si>
   <si>
     <t>Беспроводная система контроля протечки воды 3/4" (4/1комплект)</t>
   </si>
   <si>
-    <t>14 688.24 руб.</t>
+    <t>15 694.14 руб.</t>
   </si>
   <si>
     <t>VER-001791</t>
   </si>
   <si>
     <t>VR19</t>
   </si>
   <si>
     <t>Беспроводной датчик контроля протечки воды для VR14 (50/10шт)</t>
   </si>
   <si>
-    <t>970.20 руб.</t>
+    <t>1 037.96 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -319,51 +319,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d2_afd7_11ef_a68d_047c1617b143_64c8bbb6_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d4_afd7_11ef_a68d_047c1617b143_64c8bbb7_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d6_afd7_11ef_a68d_047c1617b143_64c8bbb8_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d8_afd7_11ef_a68d_047c1617b143_64c8bbb3_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472da_afd7_11ef_a68d_047c1617b143_64c8bbb4_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472dc_afd7_11ef_a68d_047c1617b143_64c8bbb5_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427e_245f_11f0_a725_047c1617b143_2685987d_34da_11f0_a73b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d85b_ad80_11f0_a7e3_047c1617b143_ab7d8fb9_d05b_11f0_a810_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69384_04fa_11f1_a85e_047c1617b143_2ed1408e_0c97_11f1_a86a_047c1617b1439.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d2_afd7_11ef_a68d_047c1617b143_64c8bbb6_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d4_afd7_11ef_a68d_047c1617b143_64c8bbb7_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d6_afd7_11ef_a68d_047c1617b143_64c8bbb8_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d8_afd7_11ef_a68d_047c1617b143_64c8bbb3_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472da_afd7_11ef_a68d_047c1617b143_64c8bbb4_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472dc_afd7_11ef_a68d_047c1617b143_64c8bbb5_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427e_245f_11f0_a725_047c1617b143_2685987d_34da_11f0_a73b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d85b_ad80_11f0_a7e3_047c1617b143_ab7d8fb9_d05b_11f0_a810_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7c4_f514_11f0_a844_047c1617b143_5e46d5e7_7150_11f1_a8f1_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7c6_f514_11f0_a844_047c1617b143_5e46d5e8_7150_11f1_a8f1_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69384_04fa_11f1_a85e_047c1617b143_2ed1408e_0c97_11f1_a86a_047c1617b14311.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -568,63 +568,123 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1029,417 +1089,417 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1881.60</f>
+        <f>J5*2029.72</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885119</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1949.22</f>
+        <f>J6*2103.64</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885120</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2080.05</f>
+        <f>J7*2245.32</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885121</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2613.66</f>
+        <f>J8*2819.74</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885122</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2676.87</f>
+        <f>J9*2889.04</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885123</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2809.17</f>
+        <f>J10*3030.72</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885831</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*9169.86</f>
+        <f>J12*9797.48</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>954093</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*9893.10</f>
+        <f>J13*10570.56</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" outlineLevel="4">
+    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>955822</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*14050.26</f>
+        <f>J14*15013.46</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12" outlineLevel="4">
+    <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>955823</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*14688.24</f>
+        <f>J15*15694.14</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>955843</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="G16" s="2">
-        <v>0</v>
+      <c r="G16" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*970.20</f>
+        <f>J16*1037.96</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A11:K11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>