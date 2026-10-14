--- v3 (2026-08-23)
+++ v4 (2026-10-14)
@@ -66,168 +66,168 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Системы контроля</t>
   </si>
   <si>
     <t>Системы контроля загазованности</t>
   </si>
   <si>
     <t>VER-001332</t>
   </si>
   <si>
     <t>VRQ28/2-15</t>
   </si>
   <si>
     <t>Комплект автоматического контроля загазованности (сигнализатор газа бытовой+клапан газовый соленоидн</t>
   </si>
   <si>
-    <t>2 029.72 руб.</t>
+    <t>2 031.12 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
   <si>
     <t>VER-001333</t>
   </si>
   <si>
     <t>VRQ28/2-20</t>
   </si>
   <si>
-    <t>2 103.64 руб.</t>
+    <t>2 105.10 руб.</t>
   </si>
   <si>
     <t>VER-001334</t>
   </si>
   <si>
     <t>VRQ28/2-25</t>
   </si>
   <si>
-    <t>2 245.32 руб.</t>
+    <t>2 246.87 руб.</t>
   </si>
   <si>
     <t>VER-001335</t>
   </si>
   <si>
     <t>VRQ27/3-15</t>
   </si>
   <si>
-    <t>2 819.74 руб.</t>
+    <t>2 821.69 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001336</t>
   </si>
   <si>
     <t>VRQ27/3-20</t>
   </si>
   <si>
-    <t>2 889.04 руб.</t>
+    <t>2 891.04 руб.</t>
   </si>
   <si>
     <t>VER-001337</t>
   </si>
   <si>
     <t>VRQ27/3-25</t>
   </si>
   <si>
-    <t>3 030.72 руб.</t>
+    <t>3 032.82 руб.</t>
   </si>
   <si>
     <t>Системы контроля от протечки воды</t>
   </si>
   <si>
     <t>VER-001521</t>
   </si>
   <si>
     <t>VR23</t>
   </si>
   <si>
     <t>Проводная система контроля протечки воды 1/2  (4/1комплект)</t>
   </si>
   <si>
-    <t>9 797.48 руб.</t>
+    <t>9 804.26 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001723</t>
   </si>
   <si>
     <t>VR23-2</t>
   </si>
   <si>
     <t>Проводная система контроля протечки воды 3/4" (4/1комплект)</t>
   </si>
   <si>
-    <t>10 570.56 руб.</t>
+    <t>10 577.87 руб.</t>
   </si>
   <si>
     <t>VER-001756</t>
   </si>
   <si>
     <t>VR14-1</t>
   </si>
   <si>
     <t>Беспроводная система контроля протечки воды 1/2" (4/1комплект)</t>
   </si>
   <si>
-    <t>15 013.46 руб.</t>
+    <t>15 023.85 руб.</t>
   </si>
   <si>
     <t>VER-001757</t>
   </si>
   <si>
     <t>VR14-2</t>
   </si>
   <si>
     <t>Беспроводная система контроля протечки воды 3/4" (4/1комплект)</t>
   </si>
   <si>
-    <t>15 694.14 руб.</t>
+    <t>15 705.00 руб.</t>
   </si>
   <si>
     <t>VER-001791</t>
   </si>
   <si>
     <t>VR19</t>
   </si>
   <si>
     <t>Беспроводной датчик контроля протечки воды для VR14 (50/10шт)</t>
   </si>
   <si>
-    <t>1 037.96 руб.</t>
+    <t>1 038.68 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1089,417 +1089,417 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2029.72</f>
+        <f>J5*2031.12</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885119</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2103.64</f>
+        <f>J6*2105.10</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885120</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2245.32</f>
+        <f>J7*2246.87</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885121</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2819.74</f>
+        <f>J8*2821.69</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885122</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2889.04</f>
+        <f>J9*2891.04</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885123</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*3030.72</f>
+        <f>J10*3032.82</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885831</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>27</v>
+      <c r="G12" s="2">
+        <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*9797.48</f>
+        <f>J12*9804.26</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>954093</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G13" s="2">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*10570.56</f>
+        <f>J13*10577.87</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>955822</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G14" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*15013.46</f>
+        <f>J14*15023.85</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>955823</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G15" s="2">
         <v>4</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*15694.14</f>
+        <f>J15*15705.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>955843</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1037.96</f>
+        <f>J16*1038.68</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A11:K11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>