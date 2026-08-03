--- v0 (2026-05-11)
+++ v1 (2026-08-03)
@@ -16,149 +16,152 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Системы контроля</t>
   </si>
   <si>
     <t>Системы контроля загазованности</t>
   </si>
   <si>
     <t>VER-001332</t>
   </si>
   <si>
     <t>VRQ28/2-15</t>
   </si>
   <si>
     <t>Комплект автоматического контроля загазованности (сигнализатор газа бытовой+клапан газовый соленоидн</t>
   </si>
   <si>
-    <t>1 881.60 руб.</t>
+    <t>1 937.46 руб.</t>
   </si>
   <si>
     <t>ком</t>
   </si>
   <si>
     <t>VER-001333</t>
   </si>
   <si>
     <t>VRQ28/2-20</t>
   </si>
   <si>
-    <t>1 949.22 руб.</t>
+    <t>2 008.02 руб.</t>
   </si>
   <si>
     <t>VER-001334</t>
   </si>
   <si>
     <t>VRQ28/2-25</t>
   </si>
   <si>
-    <t>2 080.05 руб.</t>
+    <t>2 143.26 руб.</t>
   </si>
   <si>
     <t>VER-001335</t>
   </si>
   <si>
     <t>VRQ27/3-15</t>
   </si>
   <si>
-    <t>2 613.66 руб.</t>
+    <t>2 691.57 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001336</t>
   </si>
   <si>
     <t>VRQ27/3-20</t>
   </si>
   <si>
-    <t>2 676.87 руб.</t>
+    <t>2 757.72 руб.</t>
   </si>
   <si>
     <t>VER-001337</t>
   </si>
   <si>
     <t>VRQ27/3-25</t>
   </si>
   <si>
-    <t>2 809.17 руб.</t>
+    <t>2 892.96 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -870,226 +873,226 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1881.60</f>
+        <f>J5*1937.46</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885119</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1949.22</f>
+        <f>J6*2008.02</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885120</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2080.05</f>
+        <f>J7*2143.26</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885121</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G8" s="2">
-        <v>1</v>
+      <c r="G8" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2613.66</f>
+        <f>J8*2691.57</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885122</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2676.87</f>
+        <f>J9*2757.72</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885123</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2809.17</f>
+        <f>J10*2892.96</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>