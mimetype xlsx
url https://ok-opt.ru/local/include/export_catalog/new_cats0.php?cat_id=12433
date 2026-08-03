--- v0 (2026-05-11)
+++ v1 (2026-08-03)
@@ -66,105 +66,105 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Системы контроля</t>
   </si>
   <si>
     <t>Системы контроля от протечки воды</t>
   </si>
   <si>
     <t>VER-001521</t>
   </si>
   <si>
     <t>VR23</t>
   </si>
   <si>
     <t>Проводная система контроля протечки воды 1/2  (4/1комплект)</t>
   </si>
   <si>
-    <t>9 169.86 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>9 352.14 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001723</t>
   </si>
   <si>
     <t>VR23-2</t>
   </si>
   <si>
     <t>Проводная система контроля протечки воды 3/4" (4/1комплект)</t>
   </si>
   <si>
-    <t>9 893.10 руб.</t>
+    <t>10 090.08 руб.</t>
   </si>
   <si>
     <t>VER-001756</t>
   </si>
   <si>
     <t>VR14-1</t>
   </si>
   <si>
     <t>Беспроводная система контроля протечки воды 1/2" (4/1комплект)</t>
   </si>
   <si>
-    <t>14 050.26 руб.</t>
+    <t>14 331.03 руб.</t>
   </si>
   <si>
     <t>VER-001757</t>
   </si>
   <si>
     <t>VR14-2</t>
   </si>
   <si>
     <t>Беспроводная система контроля протечки воды 3/4" (4/1комплект)</t>
   </si>
   <si>
-    <t>14 688.24 руб.</t>
+    <t>14 980.77 руб.</t>
   </si>
   <si>
     <t>VER-001791</t>
   </si>
   <si>
     <t>VR19</t>
   </si>
   <si>
     <t>Беспроводной датчик контроля протечки воды для VR14 (50/10шт)</t>
   </si>
   <si>
-    <t>970.20 руб.</t>
+    <t>990.78 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -256,51 +256,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427e_245f_11f0_a725_047c1617b143_2685987d_34da_11f0_a73b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d85b_ad80_11f0_a7e3_047c1617b143_ab7d8fb9_d05b_11f0_a810_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69384_04fa_11f1_a85e_047c1617b143_2ed1408e_0c97_11f1_a86a_047c1617b1433.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427e_245f_11f0_a725_047c1617b143_2685987d_34da_11f0_a73b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d85b_ad80_11f0_a7e3_047c1617b143_ab7d8fb9_d05b_11f0_a810_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7c4_f514_11f0_a844_047c1617b143_5e46d5e7_7150_11f1_a8f1_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7c6_f514_11f0_a844_047c1617b143_5e46d5e8_7150_11f1_a8f1_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69384_04fa_11f1_a85e_047c1617b143_2ed1408e_0c97_11f1_a86a_047c1617b1435.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -325,63 +325,123 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Image_7" descr="Image_7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Image_8" descr="Image_8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPr id="5" name="Image_9" descr="Image_9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -773,204 +833,204 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>885831</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
+        <v>10</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K5" s="2" t="str">
-        <f>J5*9169.86</f>
+        <f>J5*9352.14</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>954093</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*9893.10</f>
+        <f>J6*10090.08</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
-    <row r="7" spans="1:12" outlineLevel="4">
+    <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>955822</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*14050.26</f>
+        <f>J7*14331.03</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" outlineLevel="4">
+    <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>955823</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*14688.24</f>
+        <f>J8*14980.77</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>955843</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G9" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*970.20</f>
+        <f>J9*990.78</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>