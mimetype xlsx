--- v1 (2026-03-13)
+++ v2 (2026-04-29)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фильтра сетчатые</t>
   </si>
   <si>
     <t>Фильтра ГАЗОВЫЕ</t>
   </si>
   <si>
     <t>VER-000724</t>
   </si>
   <si>
     <t>VRQ25</t>
   </si>
   <si>
     <t>Газовый фильтр 1/2"F x 1/2"F (100/1шт)</t>
   </si>
   <si>
-    <t>303.45 руб.</t>
+    <t>299.88 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000725</t>
   </si>
   <si>
     <t>VRQ26</t>
   </si>
   <si>
     <t>Газовый фильтр 3/4"F x 3/4"F (100/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -674,98 +674,98 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>884623</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*303.45</f>
+        <f>J4*299.88</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>884624</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>5</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*303.45</f>
+        <f>J5*299.88</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>