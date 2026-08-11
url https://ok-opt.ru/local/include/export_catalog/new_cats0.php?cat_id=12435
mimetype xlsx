--- v2 (2026-04-29)
+++ v3 (2026-08-11)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фильтра сетчатые</t>
   </si>
   <si>
     <t>Фильтра ГАЗОВЫЕ</t>
   </si>
   <si>
     <t>VER-000724</t>
   </si>
   <si>
     <t>VRQ25</t>
   </si>
   <si>
     <t>Газовый фильтр 1/2"F x 1/2"F (100/1шт)</t>
   </si>
   <si>
-    <t>299.88 руб.</t>
+    <t>323.10 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000725</t>
   </si>
   <si>
     <t>VRQ26</t>
   </si>
   <si>
     <t>Газовый фильтр 3/4"F x 3/4"F (100/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -674,98 +674,98 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>884623</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*299.88</f>
+        <f>J4*323.10</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>884624</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*299.88</f>
+        <f>J5*323.10</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>