--- v0 (2026-04-20)
+++ v1 (2026-06-24)
@@ -1330,51 +1330,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*710.60</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>838032</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*596.70</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>853427</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1400,51 +1400,51 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*818.79</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824678</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*792.33</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885299</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1539,52 +1539,52 @@
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*539.15</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885302</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>17</v>
+      <c r="G13" s="2">
+        <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*638.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885303</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -1610,51 +1610,51 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*842.55</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885304</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*752.35</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885305</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -1820,156 +1820,156 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*299.88</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>955811</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*917.28</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>955812</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1193.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>955813</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2493.12</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>955814</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1259.79</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>