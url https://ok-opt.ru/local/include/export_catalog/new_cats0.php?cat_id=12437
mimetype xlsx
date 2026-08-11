--- v1 (2026-06-24)
+++ v2 (2026-08-11)
@@ -69,288 +69,288 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы очистки воды</t>
   </si>
   <si>
     <t>Питьевые системы</t>
   </si>
   <si>
     <t>Комплекты картриджей для питьевых систем</t>
   </si>
   <si>
     <t>AKB-100017</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-1</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Стандарт (ПП-5М, УГА-10, УГП-10) (5шт)</t>
   </si>
   <si>
     <t>601.80 руб.</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>AKB-100018</t>
+  </si>
+  <si>
+    <t>КОМПЛЕКТ К-2</t>
+  </si>
+  <si>
+    <t>комплект картриджей 3 ступени АКВАБРАЙТ Умягчение (ПП-5М, С-10, УГП-10) (5шт)</t>
+  </si>
+  <si>
+    <t>710.60 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>AKB-100019</t>
+  </si>
+  <si>
+    <t>КОМПЛЕКТ К-3</t>
+  </si>
+  <si>
+    <t>комплект картриджей 3 ступени АКВАБРАЙТ Обезжелез (ПП-5М, УГП-10, ФП-10) (5шт)</t>
+  </si>
+  <si>
+    <t>596.70 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130217</t>
+  </si>
+  <si>
+    <t>HB-3</t>
+  </si>
+  <si>
+    <t>Комплект картриджей 3 ступени АКВАСТИЛЬ умягчение в картон коробке (10шт)</t>
+  </si>
+  <si>
+    <t>840.96 руб.</t>
+  </si>
+  <si>
+    <t>FIO-320014</t>
+  </si>
+  <si>
+    <t>HA-3</t>
+  </si>
+  <si>
+    <t>комплект картриджей 3 ступени АКВАСТИЛЬ для водопроводной воды (Стандарт) в картон коробке</t>
+  </si>
+  <si>
+    <t>813.79 руб.</t>
+  </si>
+  <si>
+    <t>FRG-101014</t>
+  </si>
+  <si>
+    <t>Комплект №1</t>
+  </si>
+  <si>
+    <t>Комплект картриджей 3 ступени ФР1 ЭКО для водопроводной воды (ПП+НИТЬ+УГОЛЬ ПРЕСС)</t>
+  </si>
+  <si>
+    <t>417.90 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>FRG-101015</t>
+  </si>
+  <si>
+    <t>Комплект №2</t>
+  </si>
+  <si>
+    <t>Комплект картриджей 3 ступени ФР2 СТАНДАРТ для водопроводной воды (ПП+УГОЛЬ ПРЕСС+УГОЛЬ ГРАНУЛЫ)</t>
+  </si>
+  <si>
+    <t>512.00 руб.</t>
+  </si>
+  <si>
+    <t>FRG-101016</t>
+  </si>
+  <si>
+    <t>Комплект №3</t>
+  </si>
+  <si>
+    <t>Комплект картриджей 3 ступени ФР3 обезжелез. (ПП+ОБЕЗЖЕЛЕЗ+УГОЛЬ ПРЕСС)</t>
+  </si>
+  <si>
+    <t>539.15 руб.</t>
+  </si>
+  <si>
+    <t>FRG-101017</t>
+  </si>
+  <si>
+    <t>Комплект №4</t>
+  </si>
+  <si>
+    <t>Комплект картриджей 3 ступени ФР4 умягчение (ПП+УМЯГЧЕНИЕ+УГОЛЬ ПРЕСС)</t>
+  </si>
+  <si>
+    <t>638.00 руб.</t>
+  </si>
+  <si>
+    <t>FRG-101018</t>
+  </si>
+  <si>
+    <t>Комплект №5</t>
+  </si>
+  <si>
+    <t>Комплект картриджей 3 ступени ФР5 обеззараживание (ПП+СЕРЕБРО+УГОЛЬ ПРЕСС)</t>
+  </si>
+  <si>
+    <t>842.55 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...115 lines deleted...]
-  <si>
     <t>FRG-101019</t>
   </si>
   <si>
     <t>Комплект №6</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР6 от запаха (ПП+ЗАПАХ+УГОЛЬ ПРЕСС)</t>
   </si>
   <si>
     <t>752.35 руб.</t>
   </si>
   <si>
     <t>FRG-101020</t>
   </si>
   <si>
     <t>Комплект №7</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР7 питьевой (ПП+СЕРЕБРО+ЗАПАХ)</t>
   </si>
   <si>
     <t>1 125.45 руб.</t>
   </si>
   <si>
     <t>VER-000906</t>
   </si>
   <si>
     <t>K-01</t>
   </si>
   <si>
     <t>Композитный катридж PPC для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>457.17 руб.</t>
+    <t>469.55 руб.</t>
   </si>
   <si>
     <t>VER-000907</t>
   </si>
   <si>
     <t>K-02</t>
   </si>
   <si>
     <t>Угольный катридж СТО для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>421.89 руб.</t>
+    <t>433.32 руб.</t>
   </si>
   <si>
     <t>VER-000908</t>
   </si>
   <si>
     <t>K-03</t>
   </si>
   <si>
     <t>Мембрана обратного осмоса 3013-600G для системы VS-04 (20/1шт)</t>
   </si>
   <si>
-    <t>3 394.23 руб.</t>
+    <t>3 486.15 руб.</t>
   </si>
   <si>
     <t>VER-000909</t>
   </si>
   <si>
     <t>K-04</t>
   </si>
   <si>
     <t>Постфильтр Т33 для системы VS-04 (75/1шт)</t>
   </si>
   <si>
-    <t>299.88 руб.</t>
+    <t>308.00 руб.</t>
   </si>
   <si>
     <t>VER-001718</t>
   </si>
   <si>
     <t>VS04-V5</t>
   </si>
   <si>
     <t>Картридж предварительная очистка воды (12/1шт)</t>
   </si>
   <si>
-    <t>917.28 руб.</t>
+    <t>942.12 руб.</t>
   </si>
   <si>
     <t>VER-001719</t>
   </si>
   <si>
     <t>VS04-V2</t>
   </si>
   <si>
     <t>Картридж глубокая очистка воды (12/1шт)</t>
   </si>
   <si>
-    <t>1 193.64 руб.</t>
+    <t>1 225.97 руб.</t>
   </si>
   <si>
     <t>VER-001720</t>
   </si>
   <si>
     <t>VS04-V200G</t>
   </si>
   <si>
     <t>Картридж обратноосмотическая мембрана (12/1шт)</t>
   </si>
   <si>
-    <t>2 493.12 руб.</t>
+    <t>2 560.64 руб.</t>
   </si>
   <si>
     <t>VER-001721</t>
   </si>
   <si>
     <t>VS04-V7</t>
   </si>
   <si>
     <t>Картридж кондиционирование воды (12/1шт)</t>
   </si>
   <si>
-    <t>1 259.79 руб.</t>
+    <t>1 293.91 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1259,729 +1259,729 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>838030</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
+        <v>0</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*601.80</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>838031</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*710.60</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>838032</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*596.70</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>853427</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*818.79</f>
+        <f>J8*840.96</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824678</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*792.33</f>
+        <f>J9*813.79</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885299</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*417.90</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885300</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*512.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885301</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*539.15</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885302</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*638.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885303</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="G14" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="G14" s="2" t="s">
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*842.55</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885304</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>6</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*752.35</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885305</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>9</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1125.45</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>954066</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*457.17</f>
+        <f>J17*469.55</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>954067</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*421.89</f>
+        <f>J18*433.32</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>954068</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*3394.23</f>
+        <f>J19*3486.15</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>954069</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*299.88</f>
+        <f>J20*308.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>955811</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*917.28</f>
+        <f>J21*942.12</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>955812</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1193.64</f>
+        <f>J22*1225.97</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>955813</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2493.12</f>
+        <f>J23*2560.64</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>955814</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1259.79</f>
+        <f>J24*1293.91</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>