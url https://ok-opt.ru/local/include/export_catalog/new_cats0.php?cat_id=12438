--- v0 (2026-04-20)
+++ v1 (2026-06-24)
@@ -1034,86 +1034,86 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*230.57</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>838116</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*523.60</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>838118</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*683.40</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>838121</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1207,51 +1207,51 @@
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1561.88</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885340</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*323.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>878132</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">