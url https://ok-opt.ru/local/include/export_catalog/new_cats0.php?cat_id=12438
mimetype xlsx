--- v1 (2026-06-24)
+++ v2 (2026-08-25)
@@ -153,51 +153,51 @@
   <si>
     <t>1 561.88 руб.</t>
   </si>
   <si>
     <t>FRG-101003</t>
   </si>
   <si>
     <t>Картридж BB10 НИТЯНОЙ 10 мкм ФР (20шт)</t>
   </si>
   <si>
     <t>323.00 руб.</t>
   </si>
   <si>
     <t>WST-100011</t>
   </si>
   <si>
     <t>FCPP(E)10BB-C10M</t>
   </si>
   <si>
     <t>Картридж BB10 НИТЯНОЙ 10 мкм АКВАТЕК (20шт)</t>
   </si>
   <si>
     <t>397.99 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>WST-100136</t>
   </si>
   <si>
     <t>FCPS(E)10BB-C10M</t>
   </si>
   <si>
     <t>Картридж ВВ10 ПОЛИПРОПИЛЕН 10 мкм АКВАТЕК (20шт)</t>
   </si>
   <si>
     <t>201.25 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1069,51 +1069,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*523.60</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>838118</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*683.40</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>838121</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1139,51 +1139,51 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*972.40</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>838124</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*666.54</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>838127</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">