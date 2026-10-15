--- v2 (2026-08-25)
+++ v3 (2026-10-15)
@@ -153,63 +153,63 @@
   <si>
     <t>1 561.88 руб.</t>
   </si>
   <si>
     <t>FRG-101003</t>
   </si>
   <si>
     <t>Картридж BB10 НИТЯНОЙ 10 мкм ФР (20шт)</t>
   </si>
   <si>
     <t>323.00 руб.</t>
   </si>
   <si>
     <t>WST-100011</t>
   </si>
   <si>
     <t>FCPP(E)10BB-C10M</t>
   </si>
   <si>
     <t>Картридж BB10 НИТЯНОЙ 10 мкм АКВАТЕК (20шт)</t>
   </si>
   <si>
     <t>397.99 руб.</t>
   </si>
   <si>
+    <t>WST-100136</t>
+  </si>
+  <si>
+    <t>FCPS(E)10BB-C10M</t>
+  </si>
+  <si>
+    <t>Картридж ВВ10 ПОЛИПРОПИЛЕН 10 мкм АКВАТЕК (20шт)</t>
+  </si>
+  <si>
+    <t>201.25 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...10 lines deleted...]
-    <t>201.25 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1241,87 +1241,87 @@
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*323.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>878132</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>45</v>
+      <c r="G12" s="2">
+        <v>7</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*397.99</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885356</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*201.25</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>