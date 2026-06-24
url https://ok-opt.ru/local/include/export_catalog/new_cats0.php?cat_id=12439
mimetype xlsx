--- v0 (2026-04-20)
+++ v1 (2026-06-24)
@@ -1104,51 +1104,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1266.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>838122</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1944.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>838125</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1276,52 +1276,52 @@
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*839.58</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885357</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>45</v>
+      <c r="G13" s="2">
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*422.55</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>