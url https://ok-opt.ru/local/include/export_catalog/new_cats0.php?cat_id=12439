--- v1 (2026-06-24)
+++ v2 (2026-08-25)
@@ -153,51 +153,51 @@
   <si>
     <t>3 387.93 руб.</t>
   </si>
   <si>
     <t>FRG-101004</t>
   </si>
   <si>
     <t>Картридж BB20 НИТЯНОЙ 10 мкм ФР (10шт)</t>
   </si>
   <si>
     <t>646.00 руб.</t>
   </si>
   <si>
     <t>WST-100012</t>
   </si>
   <si>
     <t>FCPP(E)20BB-C10M</t>
   </si>
   <si>
     <t>Картридж BB20 НИТЯНОЙ 10 мкм АКВАТЕК (20шт)</t>
   </si>
   <si>
     <t>839.58 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>WST-100141</t>
   </si>
   <si>
     <t>FCPS(E)20BB-C10M</t>
   </si>
   <si>
     <t>Картридж ВВ20 ПОЛИПРОПИЛЕН 10 мкм АКВАТЕК (10шт)</t>
   </si>
   <si>
     <t>422.55 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1276,52 +1276,52 @@
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*839.58</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885357</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G13" s="2">
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>45</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*422.55</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>