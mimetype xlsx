--- v3 (2026-08-31)
+++ v4 (2026-11-04)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -82,111 +82,111 @@
   <si>
     <t>OTM-110668</t>
   </si>
   <si>
     <t>Сервопривод  для теплого пола 01A (60шт)</t>
   </si>
   <si>
     <t>513.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-410003</t>
   </si>
   <si>
     <t>VR1114</t>
   </si>
   <si>
     <t>Сервопривод нормально закрытый (220В) (100шт)</t>
   </si>
   <si>
-    <t>827.35 руб.</t>
+    <t>810.04 руб.</t>
   </si>
   <si>
     <t>STP-410027</t>
   </si>
   <si>
     <t>VR1122</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм закр 220В VR (1/100шт)</t>
   </si>
   <si>
-    <t>721.97 руб.</t>
+    <t>706.86 руб.</t>
   </si>
   <si>
     <t>STP-410028</t>
   </si>
   <si>
     <t>VR1123</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм закр 220В VR диагностируемый  (1/100шт)</t>
   </si>
   <si>
-    <t>967.34 руб.</t>
+    <t>947.10 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>STP-410033</t>
   </si>
   <si>
     <t>VR1124</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический нормально открытый  ViEiR  (100/1шт)</t>
   </si>
   <si>
     <t>VER-000130</t>
   </si>
   <si>
     <t>VR1128</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм. закр 220В для термостатических клапанов ЧЕРНЫЙ ViEiR (100/1шт)</t>
   </si>
   <si>
-    <t>720.39 руб.</t>
+    <t>705.32 руб.</t>
   </si>
   <si>
     <t>VER-000791</t>
   </si>
   <si>
     <t>VR1135</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический нормально закрытый, диагностируемый (200/1шт)</t>
   </si>
   <si>
-    <t>928.02 руб.</t>
+    <t>908.60 руб.</t>
   </si>
   <si>
     <t>VLC-812003</t>
   </si>
   <si>
     <t>VT.TE3040.0.220</t>
   </si>
   <si>
     <t>Электротерм-ий серв-од, питание 220 В (норм. ЗАКР.)     (100шт)</t>
   </si>
   <si>
     <t>5 720.00 руб.</t>
   </si>
   <si>
     <t>VLC-812004</t>
   </si>
   <si>
     <t>VT.TE3041.0.024</t>
   </si>
   <si>
     <t>Электротерм-ий серв-од, питание 24 В (норм. ЗАКР.)   (70шт)</t>
   </si>
   <si>
     <t>5 905.00 руб.</t>
   </si>
@@ -214,441 +214,438 @@
   <si>
     <t>6 192.00 руб.</t>
   </si>
   <si>
     <t>VLC-813007</t>
   </si>
   <si>
     <t>VT.TE3061.0.024</t>
   </si>
   <si>
     <t>Электротермический аналоговый сервопривод, питание 24 В, упр.напр. 0-10 В</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-900411</t>
   </si>
   <si>
     <t>VT.TE3043.0.220</t>
   </si>
   <si>
     <t>Электротермический двухпозиционный сервопривод, норм. ЗАКР., питание 220 В (м)</t>
   </si>
   <si>
-    <t>2 016.00 руб.</t>
+    <t>2 117.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-900412</t>
   </si>
   <si>
     <t>VT.TE3043.0.024</t>
   </si>
   <si>
     <t>Электротермический двухпозиционный сервопривод, норм. ЗАКР., питание 24 В (м)</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900413</t>
   </si>
   <si>
     <t>VT.TE3043.A.220</t>
   </si>
   <si>
     <t>Электротермический двухпозиционный сервопривод, норм. ОТКР., питание 220 В (м)</t>
   </si>
   <si>
-    <t>2 117.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;1000</t>
+    <t>2 223.00 руб.</t>
   </si>
   <si>
     <t>VLC-900414</t>
   </si>
   <si>
     <t>VT.TE3043.A.024</t>
   </si>
   <si>
     <t>Электротермический двухпозиционный сервопривод, норм. ОТКР., питание 24 В (м)</t>
   </si>
   <si>
     <t>Термостаты</t>
   </si>
   <si>
     <t>OTM-110667</t>
   </si>
   <si>
     <t>Программируемый терморегулятор 04 (30шт)</t>
   </si>
   <si>
     <t>807.12 руб.</t>
   </si>
   <si>
     <t>STP-410001</t>
   </si>
   <si>
     <t>VR295</t>
   </si>
   <si>
     <t>Термостат комнатный с датчиком температуры пола (220в) (1/100шт)</t>
   </si>
   <si>
-    <t>860.38 руб.</t>
+    <t>842.38 руб.</t>
   </si>
   <si>
     <t>STP-410002</t>
   </si>
   <si>
     <t>VR296</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный с датчиком температуры пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 613.81 руб.</t>
+    <t>1 580.04 руб.</t>
   </si>
   <si>
     <t>STP-410017</t>
   </si>
   <si>
     <t>VR405</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный без датч темп пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 572.91 руб.</t>
+    <t>1 540.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>STP-410018</t>
   </si>
   <si>
     <t>VR406</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный без датч темп  пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>2 077.82 руб.</t>
+    <t>2 034.34 руб.</t>
   </si>
   <si>
     <t>STP-410019</t>
   </si>
   <si>
     <t>VR407</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный  (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>2 560.70 руб.</t>
+    <t>2 507.12 руб.</t>
   </si>
   <si>
     <t>STP-410034</t>
   </si>
   <si>
     <t>VR410</t>
   </si>
   <si>
     <t>Термостат электронный комнатный безпроводной "ViEiR" (30/1шт)</t>
   </si>
   <si>
-    <t>4 934.23 руб.</t>
+    <t>4 830.98 руб.</t>
   </si>
   <si>
     <t>VER-000538</t>
   </si>
   <si>
     <t>VR405-D</t>
   </si>
   <si>
     <t>Термостат комнатный , латунный матовый  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>1 690.88 руб.</t>
+    <t>1 655.50 руб.</t>
   </si>
   <si>
     <t>VER-000539</t>
   </si>
   <si>
     <t>VR406-C</t>
   </si>
   <si>
     <t>Термостат комнатный , черный  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>2 639.35 руб.</t>
+    <t>2 584.12 руб.</t>
   </si>
   <si>
     <t>VER-000932</t>
   </si>
   <si>
     <t>VR407WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI для газового котла (100/1шт)</t>
   </si>
   <si>
-    <t>3 259.08 руб.</t>
+    <t>3 190.88 руб.</t>
   </si>
   <si>
     <t>VER-000933</t>
   </si>
   <si>
     <t>VR406WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI (100/1шт)</t>
   </si>
   <si>
-    <t>3 232.34 руб.</t>
+    <t>3 164.70 руб.</t>
   </si>
   <si>
     <t>VER-001331</t>
   </si>
   <si>
     <t>VR426WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный, двухконтурный с WI-FI (60/1шт)</t>
   </si>
   <si>
-    <t>3 576.80 руб.</t>
+    <t>3 501.96 руб.</t>
   </si>
   <si>
     <t>VER-001763</t>
   </si>
   <si>
     <t>VR416WI-FI</t>
   </si>
   <si>
-    <t>3 325.14 руб.</t>
+    <t>3 255.56 руб.</t>
   </si>
   <si>
     <t>VLC-812021</t>
   </si>
   <si>
     <t>VT.AC701.0.0</t>
   </si>
   <si>
     <t>Электронный комнатный термостат накладной  (30шт)</t>
   </si>
   <si>
     <t>6 556.00 руб.</t>
   </si>
   <si>
     <t>VLC-812022</t>
   </si>
   <si>
     <t>VT.AC707.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный БЕСПРОВОДНОЙ накладной (питание от батареек) (12шт)</t>
   </si>
   <si>
-    <t>7 765.00 руб.</t>
+    <t>8 542.00 руб.</t>
   </si>
   <si>
     <t>VLC-812023</t>
   </si>
   <si>
     <t>VT.AC709.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электр. комнатный с датчиком температуры пола (НЗ и НО сервоприводы, 24-220В)  (16шт)</t>
   </si>
   <si>
     <t>3 053.00 руб.</t>
   </si>
   <si>
     <t>VLC-812024</t>
   </si>
   <si>
     <t>VT.AC710.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный накладной с питанием от батареек (20шт)</t>
   </si>
   <si>
     <t>12 773.00 руб.</t>
   </si>
   <si>
     <t>VLC-812025</t>
   </si>
   <si>
     <t>VT.AC711.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ</t>
   </si>
   <si>
     <t>VLC-900419</t>
   </si>
   <si>
     <t>VT.AC713.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ с Wi-Fi</t>
   </si>
   <si>
-    <t>6 531.00 руб.</t>
+    <t>6 858.00 руб.</t>
   </si>
   <si>
     <t>VLC-900906</t>
   </si>
   <si>
     <t>VT.AC801.0.0</t>
   </si>
   <si>
     <t>Термостат комнатный</t>
   </si>
   <si>
     <t>6 100.00 руб.</t>
   </si>
   <si>
     <t>VLC-901054</t>
   </si>
   <si>
     <t>VT.AC634.1.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ (нов)</t>
   </si>
   <si>
     <t>3 528.00 руб.</t>
   </si>
   <si>
     <t>VLC-901093</t>
   </si>
   <si>
     <t>VT.AC608.B.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат  для электрического теплого пола (черный)</t>
   </si>
   <si>
-    <t>3 775.00 руб.</t>
+    <t>4 149.00 руб.</t>
   </si>
   <si>
     <t>VLC-901094</t>
   </si>
   <si>
     <t>VT.AC608.W.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат  для электрического теплого пола (белый)</t>
   </si>
   <si>
     <t>VLC-901095</t>
   </si>
   <si>
     <t>VT.AC613.B.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат с цветным дисплеем для электрического теплого пола, черный</t>
   </si>
   <si>
-    <t>6 300.00 руб.</t>
+    <t>6 987.00 руб.</t>
   </si>
   <si>
     <t>VLC-901096</t>
   </si>
   <si>
     <t>VT.AC613.W.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат с цветным дисплеем для электрического теплого пола, белый</t>
   </si>
   <si>
     <t>VLC-901097</t>
   </si>
   <si>
     <t>VT.AC634.B.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный, двухконтурный, черный</t>
   </si>
   <si>
-    <t>3 175.00 руб.</t>
+    <t>3 493.00 руб.</t>
   </si>
   <si>
     <t>VLC-901098</t>
   </si>
   <si>
     <t>VT.AC709.B.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный с датчиком температуры пола ( черный)</t>
   </si>
   <si>
-    <t>3 152.00 руб.</t>
+    <t>3 306.00 руб.</t>
   </si>
   <si>
     <t>VLC-901099</t>
   </si>
   <si>
     <t>VT.AC712.B.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат (черный)</t>
   </si>
   <si>
-    <t>5 664.00 руб.</t>
+    <t>5 953.00 руб.</t>
   </si>
   <si>
     <t>VLC-901100</t>
   </si>
   <si>
     <t>VT.AC713.B.0</t>
   </si>
   <si>
     <t>Комнатный двухконтурный WIFI-хронотермостат (черный)</t>
   </si>
   <si>
-    <t>6 680.00 руб.</t>
+    <t>6 701.00 руб.</t>
   </si>
   <si>
     <t>VLC-999107</t>
   </si>
   <si>
     <t>VT.AC712.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный с Wi-Fi</t>
   </si>
   <si>
-    <t>6 090.00 руб.</t>
+    <t>6 395.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2593,226 +2590,226 @@
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*827.35</f>
+        <f>J6*810.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825277</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*721.97</f>
+        <f>J7*706.86</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825278</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*967.34</f>
+        <f>J8*947.10</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>834446</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*721.97</f>
+        <f>J9*706.86</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837306</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*720.39</f>
+        <f>J10*705.32</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882903</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*928.02</f>
+        <f>J11*908.60</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819381</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
@@ -2978,1220 +2975,1220 @@
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2016.00</f>
+        <f>J17*2117.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836329</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2016.00</f>
+        <f>J18*2117.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>836330</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2117.00</f>
+        <f>J19*2223.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>836331</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2117.00</f>
+        <f>J20*2223.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954090</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*807.12</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819410</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*860.38</f>
+        <f>J23*842.38</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819411</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1613.81</f>
+        <f>J24*1580.04</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823134</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="F25" s="2" t="s">
+      <c r="G25" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="G25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1572.91</f>
+        <f>J25*1540.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>823135</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G26" s="2">
+        <v>6</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2077.82</f>
+        <f>J26*2034.34</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>823136</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2560.70</f>
+        <f>J27*2507.12</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>837117</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*4934.23</f>
+        <f>J28*4830.98</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>879955</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1690.88</f>
+        <f>J29*1655.50</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>879956</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2639.35</f>
+        <f>J30*2584.12</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>884657</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3259.08</f>
+        <f>J31*3190.88</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>884658</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3232.34</f>
+        <f>J32*3164.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885117</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G33" s="2">
         <v>6</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3576.80</f>
+        <f>J33*3501.96</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>955828</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G34" s="2">
         <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3325.14</f>
+        <f>J34*3255.56</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819399</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*6556.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819400</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*7765.00</f>
+        <f>J36*8542.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819401</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*3053.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819402</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>2</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*12773.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819403</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*0.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>868502</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*6531.00</f>
+        <f>J40*6858.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>889724</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*6100.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>890080</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*3528.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>890116</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*3775.00</f>
+        <f>J43*4149.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>890117</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="E44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="2" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*3775.00</f>
+        <f>J44*4149.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>890118</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F45" s="2" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G45" s="2">
         <v>-2</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*6300.00</f>
+        <f>J45*6987.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>890119</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="E46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*6300.00</f>
+        <f>J46*6987.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>890120</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*3175.00</f>
+        <f>J47*3493.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>890121</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*3152.00</f>
+        <f>J48*3306.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>890122</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*5664.00</f>
+        <f>J49*5953.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>890123</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*6680.00</f>
+        <f>J50*6701.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>834803</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*6090.00</f>
+        <f>J51*6395.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A21:K21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>