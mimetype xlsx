--- v0 (2026-03-13)
+++ v1 (2026-05-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -82,111 +82,111 @@
   <si>
     <t>OTM-110668</t>
   </si>
   <si>
     <t>Сервопривод  для теплого пола 01A (60шт)</t>
   </si>
   <si>
     <t>513.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-410003</t>
   </si>
   <si>
     <t>VR1114</t>
   </si>
   <si>
     <t>Сервопривод нормально закрытый (220В) (100шт)</t>
   </si>
   <si>
-    <t>766.06 руб.</t>
+    <t>757.05 руб.</t>
   </si>
   <si>
     <t>STP-410027</t>
   </si>
   <si>
     <t>VR1122</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм закр 220В VR (1/100шт)</t>
   </si>
   <si>
-    <t>669.38 руб.</t>
+    <t>661.50 руб.</t>
   </si>
   <si>
     <t>STP-410028</t>
   </si>
   <si>
     <t>VR1123</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм закр 220В VR диагностируемый  (1/100шт)</t>
   </si>
   <si>
-    <t>874.65 руб.</t>
+    <t>864.36 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>STP-410033</t>
   </si>
   <si>
     <t>VR1124</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический нормально открытый  ViEiR  (100/1шт)</t>
   </si>
   <si>
     <t>VER-000130</t>
   </si>
   <si>
     <t>VR1128</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм. закр 220В для термостатических клапанов ЧЕРНЫЙ ViEiR (100/1шт)</t>
   </si>
   <si>
-    <t>667.89 руб.</t>
+    <t>660.03 руб.</t>
   </si>
   <si>
     <t>VER-000791</t>
   </si>
   <si>
     <t>VR1135</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический нормально закрытый, диагностируемый (200/1шт)</t>
   </si>
   <si>
-    <t>861.26 руб.</t>
+    <t>851.13 руб.</t>
   </si>
   <si>
     <t>VLC-812003</t>
   </si>
   <si>
     <t>VT.TE3040.0.220</t>
   </si>
   <si>
     <t>Электротерм-ий серв-од, питание 220 В (норм. ЗАКР.)     (100шт)</t>
   </si>
   <si>
     <t>5 720.00 руб.</t>
   </si>
   <si>
     <t>VLC-812004</t>
   </si>
   <si>
     <t>VT.TE3041.0.024</t>
   </si>
   <si>
     <t>Электротерм-ий серв-од, питание 24 В (норм. ЗАКР.)   (70шт)</t>
   </si>
   <si>
     <t>5 905.00 руб.</t>
   </si>
@@ -202,246 +202,255 @@
   <si>
     <t>5 864.00 руб.</t>
   </si>
   <si>
     <t>VLC-812006</t>
   </si>
   <si>
     <t>VT.TE3041.A.024</t>
   </si>
   <si>
     <t>Электротерм-ий серв-вод, питание 24 В, (норм. ОТКР.)    (70шт)</t>
   </si>
   <si>
     <t>6 192.00 руб.</t>
   </si>
   <si>
     <t>VLC-813007</t>
   </si>
   <si>
     <t>VT.TE3061.0.024</t>
   </si>
   <si>
     <t>Электротермический аналоговый сервопривод, питание 24 В, упр.напр. 0-10 В</t>
   </si>
   <si>
-    <t>12 566.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-900411</t>
   </si>
   <si>
     <t>VT.TE3043.0.220</t>
   </si>
   <si>
     <t>Электротермический двухпозиционный сервопривод, норм. ЗАКР., питание 220 В (м)</t>
   </si>
   <si>
     <t>2 016.00 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-900412</t>
+  </si>
+  <si>
+    <t>VT.TE3043.0.024</t>
+  </si>
+  <si>
+    <t>Электротермический двухпозиционный сервопривод, норм. ЗАКР., питание 24 В (м)</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-900413</t>
+  </si>
+  <si>
+    <t>VT.TE3043.A.220</t>
+  </si>
+  <si>
+    <t>Электротермический двухпозиционный сервопривод, норм. ОТКР., питание 220 В (м)</t>
+  </si>
+  <si>
+    <t>2 117.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-900412</t>
-[...22 lines deleted...]
-  <si>
     <t>VLC-900414</t>
   </si>
   <si>
     <t>VT.TE3043.A.024</t>
   </si>
   <si>
     <t>Электротермический двухпозиционный сервопривод, норм. ОТКР., питание 24 В (м)</t>
   </si>
   <si>
     <t>Термостаты</t>
   </si>
   <si>
     <t>OTM-110667</t>
   </si>
   <si>
     <t>Программируемый терморегулятор 04 (30шт)</t>
   </si>
   <si>
     <t>807.12 руб.</t>
   </si>
   <si>
     <t>STP-410001</t>
   </si>
   <si>
     <t>VR295</t>
   </si>
   <si>
     <t>Термостат комнатный с датчиком температуры пола (220в) (1/100шт)</t>
   </si>
   <si>
-    <t>797.30 руб.</t>
+    <t>787.92 руб.</t>
   </si>
   <si>
     <t>STP-410002</t>
   </si>
   <si>
     <t>VR296</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный с датчиком температуры пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 496.43 руб.</t>
+    <t>1 478.82 руб.</t>
+  </si>
+  <si>
+    <t>STP-410017</t>
+  </si>
+  <si>
+    <t>VR405</t>
+  </si>
+  <si>
+    <t>Хронотермостат программируемый комнатный без датч темп пола (220В) (1/100шт)</t>
+  </si>
+  <si>
+    <t>1 440.60 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>STP-410017</t>
-[...10 lines deleted...]
-  <si>
     <t>STP-410018</t>
   </si>
   <si>
     <t>VR406</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный без датч темп  пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 926.31 руб.</t>
+    <t>1 903.65 руб.</t>
   </si>
   <si>
     <t>STP-410019</t>
   </si>
   <si>
     <t>VR407</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный  (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>2 375.54 руб.</t>
+    <t>2 347.59 руб.</t>
   </si>
   <si>
     <t>STP-410034</t>
   </si>
   <si>
     <t>VR410</t>
   </si>
   <si>
     <t>Термостат электронный комнатный безпроводной "ViEiR" (30/1шт)</t>
   </si>
   <si>
-    <t>4 575.55 руб.</t>
+    <t>4 521.72 руб.</t>
   </si>
   <si>
     <t>VER-000538</t>
   </si>
   <si>
     <t>VR405-D</t>
   </si>
   <si>
     <t>Термостат комнатный , латунный матовый  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>1 566.34 руб.</t>
+    <t>1 547.91 руб.</t>
   </si>
   <si>
     <t>VER-000539</t>
   </si>
   <si>
     <t>VR406-C</t>
   </si>
   <si>
     <t>Термостат комнатный , черный  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>2 446.94 руб.</t>
+    <t>2 418.15 руб.</t>
   </si>
   <si>
     <t>VER-000932</t>
   </si>
   <si>
     <t>VR407WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI для газового котла (100/1шт)</t>
   </si>
   <si>
-    <t>3 082.10 руб.</t>
+    <t>3 045.84 руб.</t>
   </si>
   <si>
     <t>VER-000933</t>
   </si>
   <si>
     <t>VR406WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI (100/1шт)</t>
   </si>
   <si>
-    <t>2 997.31 руб.</t>
+    <t>2 962.05 руб.</t>
   </si>
   <si>
     <t>VER-001331</t>
   </si>
   <si>
     <t>VR426WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный, двухконтурный с WI-FI (60/1шт)</t>
   </si>
   <si>
-    <t>3 317.13 руб.</t>
+    <t>3 278.10 руб.</t>
+  </si>
+  <si>
+    <t>VER-001763</t>
+  </si>
+  <si>
+    <t>VR416WI-FI</t>
   </si>
   <si>
     <t>VLC-812021</t>
   </si>
   <si>
     <t>VT.AC701.0.0</t>
   </si>
   <si>
     <t>Электронный комнатный термостат накладной  (30шт)</t>
   </si>
   <si>
     <t>6 556.00 руб.</t>
   </si>
   <si>
     <t>VLC-812022</t>
   </si>
   <si>
     <t>VT.AC707.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный БЕСПРОВОДНОЙ накладной (питание от батареек) (12шт)</t>
   </si>
   <si>
     <t>8 174.00 руб.</t>
   </si>
@@ -515,53 +524,50 @@
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ (нов)</t>
   </si>
   <si>
     <t>3 528.00 руб.</t>
   </si>
   <si>
     <t>VLC-901093</t>
   </si>
   <si>
     <t>VT.AC608.B.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат  для электрического теплого пола (черный)</t>
   </si>
   <si>
     <t>3 775.00 руб.</t>
   </si>
   <si>
     <t>VLC-901094</t>
   </si>
   <si>
     <t>VT.AC608.W.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат  для электрического теплого пола (белый)</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-901095</t>
   </si>
   <si>
     <t>VT.AC613.B.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат с цветным дисплеем для электрического теплого пола, черный</t>
   </si>
   <si>
     <t>6 300.00 руб.</t>
   </si>
   <si>
     <t>VLC-901096</t>
   </si>
   <si>
     <t>VT.AC613.W.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат с цветным дисплеем для электрического теплого пола, белый</t>
   </si>
   <si>
     <t>VLC-901097</t>
   </si>
@@ -734,876 +740,876 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d6_86a5_11e9_8101_003048fd731b_b22990ed_27ae_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2a_68f5_11ea_8111_003048fd731b_7e5777b0_c05c_11ee_a549_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2c_68f5_11ea_8111_003048fd731b_7e5777b2_c05c_11ee_a549_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3128_5f91_11eb_822d_003048fd731b_b22990ec_27ae_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59296_4009_11ec_8370_003048fd731b_f50da9f7_c05b_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5f_f760_11ee_a595_047c1617b143_9db7fc6f_42ce_11ef_a5f7_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad470_86a5_11e9_8101_003048fd731b_ab6a8910_27ae_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad473_86a5_11e9_8101_003048fd731b_ab6a891e_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad476_86a5_11e9_8101_003048fd731b_ab6a8917_27ae_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad479_86a5_11e9_8101_003048fd731b_ab6a8925_27ae_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad40f_86a5_11e9_8101_003048fd731b_ab6a8971_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2b_3466_11eb_81f3_003048fd731b_ab6a88ef_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2d_3466_11eb_81f3_003048fd731b_ab6a88f0_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2f_3466_11eb_81f3_003048fd731b_ab6a88f1_27ae_11ed_a30e_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b31_3466_11eb_81f3_003048fd731b_ab6a88f2_27ae_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e991_449e_11f0_a750_047c1617b143_e06885a0_ce73_11f0_a80e_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ce_86a5_11e9_8101_003048fd731b_b22990f1_27ae_11ed_a30e_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d2_86a5_11e9_8101_003048fd731b_b22990f3_27ae_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a0_d53f_11e9_8109_003048fd731b_b22990f2_27ae_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a2_d53f_11e9_8109_003048fd731b_4829b03e_0627_11ea_810d_003048fd731b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a4_d53f_11e9_8109_003048fd731b_b22990f5_27ae_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093114a_0c72_11ec_8321_003048fd731b_f50daa05_c05b_11ee_a549_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0e_5308_11ee_a4bb_047c1617b143_f50da9fd_c05b_11ee_a549_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c10_5308_11ee_a4bb_047c1617b143_f50daa01_c05b_11ee_a549_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f9_37d2_11ef_a5e9_047c1617b143_83eb967e_5d58_11f0_a779_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fb_37d2_11ef_a5e9_047c1617b143_83eb967d_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d0_afd7_11ef_a68d_047c1617b143_83eb967f_5d58_11f0_a779_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ad_86a5_11e9_8101_003048fd731b_ab6a8941_27ae_11ed_a30e_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b0_86a5_11e9_8101_003048fd731b_634a42b0_f953_11e9_810b_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b3_86a5_11e9_8101_003048fd731b_ab6a88f3_27ae_11ed_a30e_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b6_86a5_11e9_8101_003048fd731b_ab6a896b_27ae_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b9_86a5_11e9_8101_003048fd731b_ab6a8909_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c24_db0d_11ec_a2a2_00259070b487_f50da9ee_c05b_11ee_a549_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300ad_ce6a_11ef_a6b4_047c1617b143_1b5db499_f93d_11ef_a6ea_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0e_551c_11f0_a76e_047c1617b143_579e2400_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd9f_7932_11f0_a79f_047c1617b143_a26f3398_7c1e_11f0_a7a3_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda1_7932_11f0_a79f_047c1617b143_a26f339c_7c1e_11f0_a7a3_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda3_7932_11f0_a79f_047c1617b143_a26f33a0_7c1e_11f0_a7a3_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda5_7932_11f0_a79f_047c1617b143_a26f33a4_7c1e_11f0_a7a3_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda7_7932_11f0_a79f_047c1617b143_a26f33a8_7c1e_11f0_a7a3_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda9_7932_11f0_a79f_047c1617b143_a26f33ac_7c1e_11f0_a7a3_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdab_7932_11f0_a79f_047c1617b143_a26f33b0_7c1e_11f0_a7a3_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdad_7932_11f0_a79f_047c1617b143_a26f33b4_7c1e_11f0_a7a3_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d88_0b65_11ec_831e_003048fd731b_ab6a8956_27ae_11ed_a30e_00259070b48744.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e993_449e_11f0_a750_047c1617b143_0a6f39e9_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d6_86a5_11e9_8101_003048fd731b_b22990ed_27ae_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2a_68f5_11ea_8111_003048fd731b_7e5777b0_c05c_11ee_a549_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2c_68f5_11ea_8111_003048fd731b_7e5777b2_c05c_11ee_a549_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3128_5f91_11eb_822d_003048fd731b_b22990ec_27ae_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59296_4009_11ec_8370_003048fd731b_f50da9f7_c05b_11ee_a549_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5f_f760_11ee_a595_047c1617b143_9db7fc6f_42ce_11ef_a5f7_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad470_86a5_11e9_8101_003048fd731b_ab6a8910_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad473_86a5_11e9_8101_003048fd731b_ab6a891e_27ae_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad476_86a5_11e9_8101_003048fd731b_ab6a8917_27ae_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad479_86a5_11e9_8101_003048fd731b_ab6a8925_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad40f_86a5_11e9_8101_003048fd731b_ab6a8971_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2b_3466_11eb_81f3_003048fd731b_ab6a88ef_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2d_3466_11eb_81f3_003048fd731b_ab6a88f0_27ae_11ed_a30e_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2f_3466_11eb_81f3_003048fd731b_ab6a88f1_27ae_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b31_3466_11eb_81f3_003048fd731b_ab6a88f2_27ae_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e991_449e_11f0_a750_047c1617b143_e06885a0_ce73_11f0_a80e_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ce_86a5_11e9_8101_003048fd731b_b22990f1_27ae_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d2_86a5_11e9_8101_003048fd731b_b22990f3_27ae_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a0_d53f_11e9_8109_003048fd731b_b22990f2_27ae_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a2_d53f_11e9_8109_003048fd731b_4829b03e_0627_11ea_810d_003048fd731b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a4_d53f_11e9_8109_003048fd731b_b22990f5_27ae_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093114a_0c72_11ec_8321_003048fd731b_f50daa05_c05b_11ee_a549_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0e_5308_11ee_a4bb_047c1617b143_0a6f3a81_310d_11f1_a89b_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c10_5308_11ee_a4bb_047c1617b143_f50daa01_c05b_11ee_a549_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f9_37d2_11ef_a5e9_047c1617b143_83eb967e_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fb_37d2_11ef_a5e9_047c1617b143_83eb967d_5d58_11f0_a779_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d0_afd7_11ef_a68d_047c1617b143_83eb967f_5d58_11f0_a779_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ad_86a5_11e9_8101_003048fd731b_ab6a8941_27ae_11ed_a30e_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b0_86a5_11e9_8101_003048fd731b_634a42b0_f953_11e9_810b_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b3_86a5_11e9_8101_003048fd731b_ab6a88f3_27ae_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b6_86a5_11e9_8101_003048fd731b_ab6a896b_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b9_86a5_11e9_8101_003048fd731b_ab6a8909_27ae_11ed_a30e_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c24_db0d_11ec_a2a2_00259070b487_f50da9ee_c05b_11ee_a549_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300ad_ce6a_11ef_a6b4_047c1617b143_1b5db499_f93d_11ef_a6ea_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0e_551c_11f0_a76e_047c1617b143_579e2400_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd9f_7932_11f0_a79f_047c1617b143_a26f3398_7c1e_11f0_a7a3_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda1_7932_11f0_a79f_047c1617b143_a26f339c_7c1e_11f0_a7a3_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda3_7932_11f0_a79f_047c1617b143_a26f33a0_7c1e_11f0_a7a3_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda5_7932_11f0_a79f_047c1617b143_a26f33a4_7c1e_11f0_a7a3_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda7_7932_11f0_a79f_047c1617b143_a26f33a8_7c1e_11f0_a7a3_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda9_7932_11f0_a79f_047c1617b143_a26f33ac_7c1e_11f0_a7a3_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdab_7932_11f0_a79f_047c1617b143_a26f33b0_7c1e_11f0_a7a3_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdad_7932_11f0_a79f_047c1617b143_a26f33b4_7c1e_11f0_a7a3_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d88_0b65_11ec_831e_003048fd731b_ab6a8956_27ae_11ed_a30e_00259070b48745.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <xdr:cNvPr id="2" name="Image_6" descr="Image_6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image_7" descr="Image_7"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <xdr:cNvPr id="3" name="Image_7" descr="Image_7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Image_8" descr="Image_8"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <xdr:cNvPr id="4" name="Image_8" descr="Image_8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Image_9" descr="Image_9"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <xdr:cNvPr id="5" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Image_10" descr="Image_10"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <xdr:cNvPr id="6" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_11" descr="Image_11"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <xdr:cNvPr id="7" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_12" descr="Image_12"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <xdr:cNvPr id="8" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_13" descr="Image_13"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <xdr:cNvPr id="9" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_14" descr="Image_14"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <xdr:cNvPr id="11" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="16" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_22" descr="Image_22"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_23" descr="Image_23"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <xdr:cNvPr id="18" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_24" descr="Image_24"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_25" descr="Image_25"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="20" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="22" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="23" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="24" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="26" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="27" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="28" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2046,50 +2052,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2356,51 +2392,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L50"/>
+  <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2408,51 +2444,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J50)</f>
+        <f>SUM(J2:J51)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2464,289 +2500,289 @@
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" outlineLevel="4">
+    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>954091</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*513.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819412</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2">
-        <v>0</v>
+      <c r="G6" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*766.06</f>
+        <f>J6*757.05</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825277</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*669.38</f>
+        <f>J7*661.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825278</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*874.65</f>
+        <f>J8*864.36</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>834446</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*669.38</f>
+        <f>J9*661.50</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837306</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>30</v>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*667.89</f>
+        <f>J10*660.03</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882903</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G11" s="2">
-        <v>0</v>
+      <c r="G11" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*861.26</f>
+        <f>J11*851.13</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819381</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
@@ -2877,51 +2913,51 @@
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*12566.00</f>
+        <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836328</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
@@ -2973,1127 +3009,1162 @@
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>836330</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2117.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>836331</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2117.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954090</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*807.12</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819410</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*797.30</f>
+        <f>J23*787.92</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819411</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="G24" s="2" t="s">
         <v>90</v>
       </c>
+      <c r="G24" s="2">
+        <v>10</v>
+      </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1496.43</f>
+        <f>J24*1478.82</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823134</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1457.75</f>
+        <f>J25*1440.60</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>823135</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G26" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1926.31</f>
+        <f>J26*1903.65</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>823136</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2375.54</f>
+        <f>J27*2347.59</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>837117</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G28" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*4575.55</f>
+        <f>J28*4521.72</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>879955</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1566.34</f>
+        <f>J29*1547.91</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>879956</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2446.94</f>
+        <f>J30*2418.15</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>884657</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3082.10</f>
+        <f>J31*3045.84</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>884658</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>123</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2997.31</f>
+        <f>J32*2962.05</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885117</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3317.13</f>
+        <f>J33*3278.10</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>819399</v>
+        <v>955828</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*6556.00</f>
+        <f>J34*3045.84</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>819400</v>
+        <v>819399</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
-      <c r="H35" s="2" t="s">
-        <v>16</v>
+      <c r="H35" s="2">
+        <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*8174.00</f>
+        <f>J35*6556.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>819401</v>
+        <v>819400</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*3318.00</f>
+        <f>J36*8174.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>819402</v>
+        <v>819401</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
-      <c r="H37" s="2">
-        <v>1</v>
+      <c r="H37" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*12773.00</f>
+        <f>J37*3318.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>819403</v>
+        <v>819402</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*4908.00</f>
+        <f>J38*12773.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>868502</v>
+        <v>819403</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
-      <c r="H39" s="2" t="s">
-        <v>90</v>
+      <c r="H39" s="2">
+        <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*7422.00</f>
+        <f>J39*4908.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>889724</v>
+        <v>868502</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*6100.00</f>
+        <f>J40*7422.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>890080</v>
+        <v>889724</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*3528.00</f>
+        <f>J41*6100.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>890116</v>
+        <v>890080</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*3775.00</f>
+        <f>J42*3528.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>890117</v>
+        <v>890116</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>166</v>
+        <v>30</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*3775.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>890118</v>
+        <v>890117</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="E44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="2" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="G44" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*6300.00</f>
+        <f>J44*3775.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>890119</v>
+        <v>890118</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E45" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="F45" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="E45" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G45" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*6300.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>890120</v>
+        <v>890119</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="E46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="2" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*3175.00</f>
+        <f>J46*6300.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>890121</v>
+        <v>890120</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="F47" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="E47" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*3152.00</f>
+        <f>J47*3175.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>890122</v>
+        <v>890121</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="F48" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="E48" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*5664.00</f>
+        <f>J48*3152.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>890123</v>
+        <v>890122</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="E49" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="F49" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="E49" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*6680.00</f>
+        <f>J49*5664.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
+        <v>890123</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*6680.00</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
         <v>834803</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="2" t="s">
+      <c r="C51" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="F50" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="G50" s="2">
-[...15 lines deleted...]
-      <c r="L50" s="5"/>
+      <c r="E51" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="G51" s="2">
+        <v>0</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*6090.00</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A21:K21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 