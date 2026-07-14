--- v1 (2026-05-11)
+++ v2 (2026-07-14)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -109,420 +109,417 @@
   <si>
     <t>STP-410027</t>
   </si>
   <si>
     <t>VR1122</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм закр 220В VR (1/100шт)</t>
   </si>
   <si>
     <t>661.50 руб.</t>
   </si>
   <si>
     <t>STP-410028</t>
   </si>
   <si>
     <t>VR1123</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм закр 220В VR диагностируемый  (1/100шт)</t>
   </si>
   <si>
     <t>864.36 руб.</t>
   </si>
   <si>
+    <t>STP-410033</t>
+  </si>
+  <si>
+    <t>VR1124</t>
+  </si>
+  <si>
+    <t>Сервопривод термоэлектрический нормально открытый  ViEiR  (100/1шт)</t>
+  </si>
+  <si>
+    <t>VER-000130</t>
+  </si>
+  <si>
+    <t>VR1128</t>
+  </si>
+  <si>
+    <t>Сервопривод термоэлектрический норм. закр 220В для термостатических клапанов ЧЕРНЫЙ ViEiR (100/1шт)</t>
+  </si>
+  <si>
+    <t>660.03 руб.</t>
+  </si>
+  <si>
+    <t>VER-000791</t>
+  </si>
+  <si>
+    <t>VR1135</t>
+  </si>
+  <si>
+    <t>Сервопривод термоэлектрический нормально закрытый, диагностируемый (200/1шт)</t>
+  </si>
+  <si>
+    <t>851.13 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812003</t>
+  </si>
+  <si>
+    <t>VT.TE3040.0.220</t>
+  </si>
+  <si>
+    <t>Электротерм-ий серв-од, питание 220 В (норм. ЗАКР.)     (100шт)</t>
+  </si>
+  <si>
+    <t>5 720.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812004</t>
+  </si>
+  <si>
+    <t>VT.TE3041.0.024</t>
+  </si>
+  <si>
+    <t>Электротерм-ий серв-од, питание 24 В (норм. ЗАКР.)   (70шт)</t>
+  </si>
+  <si>
+    <t>5 905.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812005</t>
+  </si>
+  <si>
+    <t>VT.TE3040.A.220</t>
+  </si>
+  <si>
+    <t>Электротерм-ий серв-вод, питание 220 В, (норм.ОТКР.)    (70шт)</t>
+  </si>
+  <si>
+    <t>5 864.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812006</t>
+  </si>
+  <si>
+    <t>VT.TE3041.A.024</t>
+  </si>
+  <si>
+    <t>Электротерм-ий серв-вод, питание 24 В, (норм. ОТКР.)    (70шт)</t>
+  </si>
+  <si>
+    <t>6 192.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-813007</t>
+  </si>
+  <si>
+    <t>VT.TE3061.0.024</t>
+  </si>
+  <si>
+    <t>Электротермический аналоговый сервопривод, питание 24 В, упр.напр. 0-10 В</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900411</t>
+  </si>
+  <si>
+    <t>VT.TE3043.0.220</t>
+  </si>
+  <si>
+    <t>Электротермический двухпозиционный сервопривод, норм. ЗАКР., питание 220 В (м)</t>
+  </si>
+  <si>
+    <t>2 016.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-900412</t>
+  </si>
+  <si>
+    <t>VT.TE3043.0.024</t>
+  </si>
+  <si>
+    <t>Электротермический двухпозиционный сервопривод, норм. ЗАКР., питание 24 В (м)</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-900413</t>
+  </si>
+  <si>
+    <t>VT.TE3043.A.220</t>
+  </si>
+  <si>
+    <t>Электротермический двухпозиционный сервопривод, норм. ОТКР., питание 220 В (м)</t>
+  </si>
+  <si>
+    <t>2 117.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900414</t>
+  </si>
+  <si>
+    <t>VT.TE3043.A.024</t>
+  </si>
+  <si>
+    <t>Электротермический двухпозиционный сервопривод, норм. ОТКР., питание 24 В (м)</t>
+  </si>
+  <si>
+    <t>Термостаты</t>
+  </si>
+  <si>
+    <t>OTM-110667</t>
+  </si>
+  <si>
+    <t>Программируемый терморегулятор 04 (30шт)</t>
+  </si>
+  <si>
+    <t>807.12 руб.</t>
+  </si>
+  <si>
+    <t>STP-410001</t>
+  </si>
+  <si>
+    <t>VR295</t>
+  </si>
+  <si>
+    <t>Термостат комнатный с датчиком температуры пола (220в) (1/100шт)</t>
+  </si>
+  <si>
+    <t>787.92 руб.</t>
+  </si>
+  <si>
+    <t>STP-410002</t>
+  </si>
+  <si>
+    <t>VR296</t>
+  </si>
+  <si>
+    <t>Хронотермостат программируемый комнатный с датчиком температуры пола (220В) (1/100шт)</t>
+  </si>
+  <si>
+    <t>1 478.82 руб.</t>
+  </si>
+  <si>
+    <t>STP-410017</t>
+  </si>
+  <si>
+    <t>VR405</t>
+  </si>
+  <si>
+    <t>Хронотермостат программируемый комнатный без датч темп пола (220В) (1/100шт)</t>
+  </si>
+  <si>
+    <t>1 440.60 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>STP-410018</t>
+  </si>
+  <si>
+    <t>VR406</t>
+  </si>
+  <si>
+    <t>Хронотермостат сенсорный программируемый комнатный без датч темп  пола (220В) (1/100шт)</t>
+  </si>
+  <si>
+    <t>1 903.65 руб.</t>
+  </si>
+  <si>
+    <t>STP-410019</t>
+  </si>
+  <si>
+    <t>VR407</t>
+  </si>
+  <si>
+    <t>Хронотермостат сенсорный программируемый комнатный  (220В) (1/100шт)</t>
+  </si>
+  <si>
+    <t>2 347.59 руб.</t>
+  </si>
+  <si>
+    <t>STP-410034</t>
+  </si>
+  <si>
+    <t>VR410</t>
+  </si>
+  <si>
+    <t>Термостат электронный комнатный безпроводной "ViEiR" (30/1шт)</t>
+  </si>
+  <si>
+    <t>4 521.72 руб.</t>
+  </si>
+  <si>
+    <t>VER-000538</t>
+  </si>
+  <si>
+    <t>VR405-D</t>
+  </si>
+  <si>
+    <t>Термостат комнатный , латунный матовый  "ViEiR" (100/1шт)</t>
+  </si>
+  <si>
+    <t>1 547.91 руб.</t>
+  </si>
+  <si>
+    <t>VER-000539</t>
+  </si>
+  <si>
+    <t>VR406-C</t>
+  </si>
+  <si>
+    <t>Термостат комнатный , черный  "ViEiR" (100/1шт)</t>
+  </si>
+  <si>
+    <t>2 418.15 руб.</t>
+  </si>
+  <si>
+    <t>VER-000932</t>
+  </si>
+  <si>
+    <t>VR407WI-FI</t>
+  </si>
+  <si>
+    <t>Термостат электронный комнатный с WI-FI для газового котла (100/1шт)</t>
+  </si>
+  <si>
+    <t>3 045.84 руб.</t>
+  </si>
+  <si>
+    <t>VER-000933</t>
+  </si>
+  <si>
+    <t>VR406WI-FI</t>
+  </si>
+  <si>
+    <t>Термостат электронный комнатный с WI-FI (100/1шт)</t>
+  </si>
+  <si>
+    <t>2 962.05 руб.</t>
+  </si>
+  <si>
+    <t>VER-001331</t>
+  </si>
+  <si>
+    <t>VR426WI-FI</t>
+  </si>
+  <si>
+    <t>Термостат электронный комнатный, двухконтурный с WI-FI (60/1шт)</t>
+  </si>
+  <si>
+    <t>3 278.10 руб.</t>
+  </si>
+  <si>
+    <t>VER-001763</t>
+  </si>
+  <si>
+    <t>VR416WI-FI</t>
+  </si>
+  <si>
+    <t>VLC-812021</t>
+  </si>
+  <si>
+    <t>VT.AC701.0.0</t>
+  </si>
+  <si>
+    <t>Электронный комнатный термостат накладной  (30шт)</t>
+  </si>
+  <si>
+    <t>6 556.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812022</t>
+  </si>
+  <si>
+    <t>VT.AC707.0.0</t>
+  </si>
+  <si>
+    <t>Хронотермостат электронный комнатный БЕСПРОВОДНОЙ накладной (питание от батареек) (12шт)</t>
+  </si>
+  <si>
+    <t>8 174.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812023</t>
+  </si>
+  <si>
+    <t>VT.AC709.0.0</t>
+  </si>
+  <si>
+    <t>Хронотермостат электр. комнатный с датчиком температуры пола (НЗ и НО сервоприводы, 24-220В)  (16шт)</t>
+  </si>
+  <si>
+    <t>3 318.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812024</t>
+  </si>
+  <si>
+    <t>VT.AC710.0.0</t>
+  </si>
+  <si>
+    <t>Хронотермостат электронный накладной с питанием от батареек (20шт)</t>
+  </si>
+  <si>
+    <t>12 773.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-812025</t>
+  </si>
+  <si>
+    <t>VT.AC711.0.0</t>
+  </si>
+  <si>
+    <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ</t>
+  </si>
+  <si>
+    <t>4 908.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900419</t>
+  </si>
+  <si>
+    <t>VT.AC713.0.0</t>
+  </si>
+  <si>
+    <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ с Wi-Fi</t>
+  </si>
+  <si>
+    <t>7 422.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...367 lines deleted...]
-    <t>7 422.00 руб.</t>
   </si>
   <si>
     <t>VLC-900906</t>
   </si>
   <si>
     <t>VT.AC801.0.0</t>
   </si>
   <si>
     <t>Термостат комнатный</t>
   </si>
   <si>
     <t>6 100.00 руб.</t>
   </si>
   <si>
     <t>VLC-901054</t>
   </si>
   <si>
     <t>VT.AC634.1.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ (нов)</t>
   </si>
   <si>
     <t>3 528.00 руб.</t>
   </si>
@@ -740,51 +737,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e993_449e_11f0_a750_047c1617b143_0a6f39e9_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d6_86a5_11e9_8101_003048fd731b_b22990ed_27ae_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2a_68f5_11ea_8111_003048fd731b_7e5777b0_c05c_11ee_a549_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2c_68f5_11ea_8111_003048fd731b_7e5777b2_c05c_11ee_a549_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3128_5f91_11eb_822d_003048fd731b_b22990ec_27ae_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59296_4009_11ec_8370_003048fd731b_f50da9f7_c05b_11ee_a549_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5f_f760_11ee_a595_047c1617b143_9db7fc6f_42ce_11ef_a5f7_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad470_86a5_11e9_8101_003048fd731b_ab6a8910_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad473_86a5_11e9_8101_003048fd731b_ab6a891e_27ae_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad476_86a5_11e9_8101_003048fd731b_ab6a8917_27ae_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad479_86a5_11e9_8101_003048fd731b_ab6a8925_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad40f_86a5_11e9_8101_003048fd731b_ab6a8971_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2b_3466_11eb_81f3_003048fd731b_ab6a88ef_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2d_3466_11eb_81f3_003048fd731b_ab6a88f0_27ae_11ed_a30e_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2f_3466_11eb_81f3_003048fd731b_ab6a88f1_27ae_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b31_3466_11eb_81f3_003048fd731b_ab6a88f2_27ae_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e991_449e_11f0_a750_047c1617b143_e06885a0_ce73_11f0_a80e_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ce_86a5_11e9_8101_003048fd731b_b22990f1_27ae_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d2_86a5_11e9_8101_003048fd731b_b22990f3_27ae_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a0_d53f_11e9_8109_003048fd731b_b22990f2_27ae_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a2_d53f_11e9_8109_003048fd731b_4829b03e_0627_11ea_810d_003048fd731b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a4_d53f_11e9_8109_003048fd731b_b22990f5_27ae_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093114a_0c72_11ec_8321_003048fd731b_f50daa05_c05b_11ee_a549_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0e_5308_11ee_a4bb_047c1617b143_0a6f3a81_310d_11f1_a89b_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c10_5308_11ee_a4bb_047c1617b143_f50daa01_c05b_11ee_a549_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f9_37d2_11ef_a5e9_047c1617b143_83eb967e_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fb_37d2_11ef_a5e9_047c1617b143_83eb967d_5d58_11f0_a779_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d0_afd7_11ef_a68d_047c1617b143_83eb967f_5d58_11f0_a779_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ad_86a5_11e9_8101_003048fd731b_ab6a8941_27ae_11ed_a30e_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b0_86a5_11e9_8101_003048fd731b_634a42b0_f953_11e9_810b_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b3_86a5_11e9_8101_003048fd731b_ab6a88f3_27ae_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b6_86a5_11e9_8101_003048fd731b_ab6a896b_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b9_86a5_11e9_8101_003048fd731b_ab6a8909_27ae_11ed_a30e_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c24_db0d_11ec_a2a2_00259070b487_f50da9ee_c05b_11ee_a549_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300ad_ce6a_11ef_a6b4_047c1617b143_1b5db499_f93d_11ef_a6ea_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0e_551c_11f0_a76e_047c1617b143_579e2400_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd9f_7932_11f0_a79f_047c1617b143_a26f3398_7c1e_11f0_a7a3_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda1_7932_11f0_a79f_047c1617b143_a26f339c_7c1e_11f0_a7a3_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda3_7932_11f0_a79f_047c1617b143_a26f33a0_7c1e_11f0_a7a3_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda5_7932_11f0_a79f_047c1617b143_a26f33a4_7c1e_11f0_a7a3_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda7_7932_11f0_a79f_047c1617b143_a26f33a8_7c1e_11f0_a7a3_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda9_7932_11f0_a79f_047c1617b143_a26f33ac_7c1e_11f0_a7a3_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdab_7932_11f0_a79f_047c1617b143_a26f33b0_7c1e_11f0_a7a3_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdad_7932_11f0_a79f_047c1617b143_a26f33b4_7c1e_11f0_a7a3_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d88_0b65_11ec_831e_003048fd731b_ab6a8956_27ae_11ed_a30e_00259070b48745.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e993_449e_11f0_a750_047c1617b143_0a6f39e9_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d6_86a5_11e9_8101_003048fd731b_b22990ed_27ae_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2a_68f5_11ea_8111_003048fd731b_7e5777b0_c05c_11ee_a549_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8c2c_68f5_11ea_8111_003048fd731b_7e5777b2_c05c_11ee_a549_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3128_5f91_11eb_822d_003048fd731b_b22990ec_27ae_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59296_4009_11ec_8370_003048fd731b_f50da9f7_c05b_11ee_a549_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5f_f760_11ee_a595_047c1617b143_9db7fc6f_42ce_11ef_a5f7_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad470_86a5_11e9_8101_003048fd731b_ab6a8910_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad473_86a5_11e9_8101_003048fd731b_ab6a891e_27ae_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad476_86a5_11e9_8101_003048fd731b_ab6a8917_27ae_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad479_86a5_11e9_8101_003048fd731b_ab6a8925_27ae_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad40f_86a5_11e9_8101_003048fd731b_ab6a8971_27ae_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2b_3466_11eb_81f3_003048fd731b_ab6a88ef_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2d_3466_11eb_81f3_003048fd731b_ab6a88f0_27ae_11ed_a30e_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b2f_3466_11eb_81f3_003048fd731b_ab6a88f1_27ae_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b31_3466_11eb_81f3_003048fd731b_ab6a88f2_27ae_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e991_449e_11f0_a750_047c1617b143_e06885a0_ce73_11f0_a80e_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ce_86a5_11e9_8101_003048fd731b_b22990f1_27ae_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d2_86a5_11e9_8101_003048fd731b_b22990f3_27ae_11ed_a30e_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a0_d53f_11e9_8109_003048fd731b_b22990f2_27ae_11ed_a30e_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a2_d53f_11e9_8109_003048fd731b_4829b03e_0627_11ea_810d_003048fd731b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a4_d53f_11e9_8109_003048fd731b_b22990f5_27ae_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093114a_0c72_11ec_8321_003048fd731b_f50daa05_c05b_11ee_a549_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0e_5308_11ee_a4bb_047c1617b143_0a6f3a81_310d_11f1_a89b_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c10_5308_11ee_a4bb_047c1617b143_f50daa01_c05b_11ee_a549_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f9_37d2_11ef_a5e9_047c1617b143_83eb967e_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fb_37d2_11ef_a5e9_047c1617b143_83eb967d_5d58_11f0_a779_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d0_afd7_11ef_a68d_047c1617b143_83eb967f_5d58_11f0_a779_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7d2_f514_11f0_a844_047c1617b143_5e46d5ee_7150_11f1_a8f1_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ad_86a5_11e9_8101_003048fd731b_ab6a8941_27ae_11ed_a30e_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b0_86a5_11e9_8101_003048fd731b_634a42b0_f953_11e9_810b_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b3_86a5_11e9_8101_003048fd731b_ab6a88f3_27ae_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b6_86a5_11e9_8101_003048fd731b_ab6a896b_27ae_11ed_a30e_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b9_86a5_11e9_8101_003048fd731b_ab6a8909_27ae_11ed_a30e_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c24_db0d_11ec_a2a2_00259070b487_f50da9ee_c05b_11ee_a549_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300ad_ce6a_11ef_a6b4_047c1617b143_1b5db499_f93d_11ef_a6ea_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0e_551c_11f0_a76e_047c1617b143_579e2400_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd9f_7932_11f0_a79f_047c1617b143_a26f3398_7c1e_11f0_a7a3_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda1_7932_11f0_a79f_047c1617b143_a26f339c_7c1e_11f0_a7a3_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda3_7932_11f0_a79f_047c1617b143_a26f33a0_7c1e_11f0_a7a3_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda5_7932_11f0_a79f_047c1617b143_a26f33a4_7c1e_11f0_a7a3_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda7_7932_11f0_a79f_047c1617b143_a26f33a8_7c1e_11f0_a7a3_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda9_7932_11f0_a79f_047c1617b143_a26f33ac_7c1e_11f0_a7a3_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdab_7932_11f0_a79f_047c1617b143_a26f33b0_7c1e_11f0_a7a3_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdad_7932_11f0_a79f_047c1617b143_a26f33b4_7c1e_11f0_a7a3_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d88_0b65_11ec_831e_003048fd731b_ab6a8956_27ae_11ed_a30e_00259070b48746.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1589,543 +1586,573 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="30" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="31" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_37" descr="Image_37"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="32" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_38" descr="Image_38"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="33" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_39" descr="Image_39"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="34" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_40" descr="Image_40"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="35" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_41" descr="Image_41"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="36" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_42" descr="Image_42"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="37" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_43" descr="Image_43"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="38" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_44" descr="Image_44"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="39" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_45" descr="Image_45"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="40" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_46" descr="Image_46"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="41" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_47" descr="Image_47"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="42" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_48" descr="Image_48"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="43" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_49" descr="Image_49"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="44" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_50" descr="Image_50"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="45" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_51" descr="Image_51"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="46" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2621,1538 +2648,1538 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*661.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825278</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*864.36</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>834446</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>16</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*661.50</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837306</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*660.03</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882903</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*851.13</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819381</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*5720.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819382</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*5905.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819383</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*5864.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819384</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*6192.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819350</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836328</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2">
+        <v>0</v>
+      </c>
+      <c r="H17" s="2" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2016.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836329</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2016.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>836330</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2117.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>836331</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2117.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954090</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*807.12</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819410</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="F23" s="2" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*787.92</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819411</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="F24" s="2" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1478.82</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823134</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="F25" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="G25" s="2" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1440.60</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>823135</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="F26" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...6 lines deleted...]
-        <v>95</v>
+      <c r="G26" s="2">
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1903.65</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>823136</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="F27" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...6 lines deleted...]
-        <v>95</v>
+      <c r="G27" s="2">
+        <v>5</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*2347.59</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>837117</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="F28" s="2" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G28" s="2">
         <v>5</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*4521.72</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>879955</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F29" s="2" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1547.91</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>879956</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="F30" s="2" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*2418.15</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>884657</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="F31" s="2" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*3045.84</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>884658</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2962.05</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885117</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E33" s="2" t="s">
-[...6 lines deleted...]
-        <v>95</v>
+      <c r="G33" s="2">
+        <v>6</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*3278.10</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="4">
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>955828</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="G34" s="2">
         <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*3045.84</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819399</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="F35" s="2" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*6556.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819400</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E36" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="F36" s="2" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*8174.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819401</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="F37" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*3318.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819402</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="2" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>2</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*12773.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819403</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E39" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="F39" s="2" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*4908.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>868502</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E40" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="F40" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="2" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*7422.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>889724</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*6100.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>890080</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*3528.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>890116</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*3775.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>890117</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="E44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="2" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*3775.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>890118</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F45" s="2" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G45" s="2">
         <v>-2</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*6300.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>890119</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="E46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*6300.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>890120</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*3175.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>890121</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*3152.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>890122</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*5664.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>890123</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>70</v>
+        <v>152</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*6680.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>834803</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*6090.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A21:K21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>