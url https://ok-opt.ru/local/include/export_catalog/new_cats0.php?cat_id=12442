--- v2 (2026-07-14)
+++ v3 (2026-08-31)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -82,108 +82,111 @@
   <si>
     <t>OTM-110668</t>
   </si>
   <si>
     <t>Сервопривод  для теплого пола 01A (60шт)</t>
   </si>
   <si>
     <t>513.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-410003</t>
   </si>
   <si>
     <t>VR1114</t>
   </si>
   <si>
     <t>Сервопривод нормально закрытый (220В) (100шт)</t>
   </si>
   <si>
-    <t>757.05 руб.</t>
+    <t>827.35 руб.</t>
   </si>
   <si>
     <t>STP-410027</t>
   </si>
   <si>
     <t>VR1122</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм закр 220В VR (1/100шт)</t>
   </si>
   <si>
-    <t>661.50 руб.</t>
+    <t>721.97 руб.</t>
   </si>
   <si>
     <t>STP-410028</t>
   </si>
   <si>
     <t>VR1123</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм закр 220В VR диагностируемый  (1/100шт)</t>
   </si>
   <si>
-    <t>864.36 руб.</t>
+    <t>967.34 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>STP-410033</t>
   </si>
   <si>
     <t>VR1124</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический нормально открытый  ViEiR  (100/1шт)</t>
   </si>
   <si>
     <t>VER-000130</t>
   </si>
   <si>
     <t>VR1128</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический норм. закр 220В для термостатических клапанов ЧЕРНЫЙ ViEiR (100/1шт)</t>
   </si>
   <si>
-    <t>660.03 руб.</t>
+    <t>720.39 руб.</t>
   </si>
   <si>
     <t>VER-000791</t>
   </si>
   <si>
     <t>VR1135</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический нормально закрытый, диагностируемый (200/1шт)</t>
   </si>
   <si>
-    <t>851.13 руб.</t>
+    <t>928.02 руб.</t>
   </si>
   <si>
     <t>VLC-812003</t>
   </si>
   <si>
     <t>VT.TE3040.0.220</t>
   </si>
   <si>
     <t>Электротерм-ий серв-од, питание 220 В (норм. ЗАКР.)     (100шт)</t>
   </si>
   <si>
     <t>5 720.00 руб.</t>
   </si>
   <si>
     <t>VLC-812004</t>
   </si>
   <si>
     <t>VT.TE3041.0.024</t>
   </si>
   <si>
     <t>Электротерм-ий серв-од, питание 24 В (норм. ЗАКР.)   (70шт)</t>
   </si>
   <si>
     <t>5 905.00 руб.</t>
   </si>
@@ -214,312 +217,312 @@
   <si>
     <t>VLC-813007</t>
   </si>
   <si>
     <t>VT.TE3061.0.024</t>
   </si>
   <si>
     <t>Электротермический аналоговый сервопривод, питание 24 В, упр.напр. 0-10 В</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-900411</t>
   </si>
   <si>
     <t>VT.TE3043.0.220</t>
   </si>
   <si>
     <t>Электротермический двухпозиционный сервопривод, норм. ЗАКР., питание 220 В (м)</t>
   </si>
   <si>
     <t>2 016.00 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-900412</t>
+  </si>
+  <si>
+    <t>VT.TE3043.0.024</t>
+  </si>
+  <si>
+    <t>Электротермический двухпозиционный сервопривод, норм. ЗАКР., питание 24 В (м)</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-900413</t>
+  </si>
+  <si>
+    <t>VT.TE3043.A.220</t>
+  </si>
+  <si>
+    <t>Электротермический двухпозиционный сервопривод, норм. ОТКР., питание 220 В (м)</t>
+  </si>
+  <si>
+    <t>2 117.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-900412</t>
-[...22 lines deleted...]
-  <si>
     <t>VLC-900414</t>
   </si>
   <si>
     <t>VT.TE3043.A.024</t>
   </si>
   <si>
     <t>Электротермический двухпозиционный сервопривод, норм. ОТКР., питание 24 В (м)</t>
   </si>
   <si>
     <t>Термостаты</t>
   </si>
   <si>
     <t>OTM-110667</t>
   </si>
   <si>
     <t>Программируемый терморегулятор 04 (30шт)</t>
   </si>
   <si>
     <t>807.12 руб.</t>
   </si>
   <si>
     <t>STP-410001</t>
   </si>
   <si>
     <t>VR295</t>
   </si>
   <si>
     <t>Термостат комнатный с датчиком температуры пола (220в) (1/100шт)</t>
   </si>
   <si>
-    <t>787.92 руб.</t>
+    <t>860.38 руб.</t>
   </si>
   <si>
     <t>STP-410002</t>
   </si>
   <si>
     <t>VR296</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный с датчиком температуры пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 478.82 руб.</t>
+    <t>1 613.81 руб.</t>
   </si>
   <si>
     <t>STP-410017</t>
   </si>
   <si>
     <t>VR405</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный без датч темп пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 440.60 руб.</t>
+    <t>1 572.91 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>STP-410018</t>
   </si>
   <si>
     <t>VR406</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный без датч темп  пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 903.65 руб.</t>
+    <t>2 077.82 руб.</t>
   </si>
   <si>
     <t>STP-410019</t>
   </si>
   <si>
     <t>VR407</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный  (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>2 347.59 руб.</t>
+    <t>2 560.70 руб.</t>
   </si>
   <si>
     <t>STP-410034</t>
   </si>
   <si>
     <t>VR410</t>
   </si>
   <si>
     <t>Термостат электронный комнатный безпроводной "ViEiR" (30/1шт)</t>
   </si>
   <si>
-    <t>4 521.72 руб.</t>
+    <t>4 934.23 руб.</t>
   </si>
   <si>
     <t>VER-000538</t>
   </si>
   <si>
     <t>VR405-D</t>
   </si>
   <si>
     <t>Термостат комнатный , латунный матовый  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>1 547.91 руб.</t>
+    <t>1 690.88 руб.</t>
   </si>
   <si>
     <t>VER-000539</t>
   </si>
   <si>
     <t>VR406-C</t>
   </si>
   <si>
     <t>Термостат комнатный , черный  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>2 418.15 руб.</t>
+    <t>2 639.35 руб.</t>
   </si>
   <si>
     <t>VER-000932</t>
   </si>
   <si>
     <t>VR407WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI для газового котла (100/1шт)</t>
   </si>
   <si>
-    <t>3 045.84 руб.</t>
+    <t>3 259.08 руб.</t>
   </si>
   <si>
     <t>VER-000933</t>
   </si>
   <si>
     <t>VR406WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI (100/1шт)</t>
   </si>
   <si>
-    <t>2 962.05 руб.</t>
+    <t>3 232.34 руб.</t>
   </si>
   <si>
     <t>VER-001331</t>
   </si>
   <si>
     <t>VR426WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный, двухконтурный с WI-FI (60/1шт)</t>
   </si>
   <si>
-    <t>3 278.10 руб.</t>
+    <t>3 576.80 руб.</t>
   </si>
   <si>
     <t>VER-001763</t>
   </si>
   <si>
     <t>VR416WI-FI</t>
   </si>
   <si>
+    <t>3 325.14 руб.</t>
+  </si>
+  <si>
     <t>VLC-812021</t>
   </si>
   <si>
     <t>VT.AC701.0.0</t>
   </si>
   <si>
     <t>Электронный комнатный термостат накладной  (30шт)</t>
   </si>
   <si>
     <t>6 556.00 руб.</t>
   </si>
   <si>
     <t>VLC-812022</t>
   </si>
   <si>
     <t>VT.AC707.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный БЕСПРОВОДНОЙ накладной (питание от батареек) (12шт)</t>
   </si>
   <si>
-    <t>8 174.00 руб.</t>
+    <t>7 765.00 руб.</t>
   </si>
   <si>
     <t>VLC-812023</t>
   </si>
   <si>
     <t>VT.AC709.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электр. комнатный с датчиком температуры пола (НЗ и НО сервоприводы, 24-220В)  (16шт)</t>
   </si>
   <si>
-    <t>3 318.00 руб.</t>
+    <t>3 053.00 руб.</t>
   </si>
   <si>
     <t>VLC-812024</t>
   </si>
   <si>
     <t>VT.AC710.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный накладной с питанием от батареек (20шт)</t>
   </si>
   <si>
     <t>12 773.00 руб.</t>
   </si>
   <si>
     <t>VLC-812025</t>
   </si>
   <si>
     <t>VT.AC711.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ</t>
   </si>
   <si>
-    <t>4 908.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900419</t>
   </si>
   <si>
     <t>VT.AC713.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ с Wi-Fi</t>
   </si>
   <si>
-    <t>7 422.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>6 531.00 руб.</t>
   </si>
   <si>
     <t>VLC-900906</t>
   </si>
   <si>
     <t>VT.AC801.0.0</t>
   </si>
   <si>
     <t>Термостат комнатный</t>
   </si>
   <si>
     <t>6 100.00 руб.</t>
   </si>
   <si>
     <t>VLC-901054</t>
   </si>
   <si>
     <t>VT.AC634.1.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ (нов)</t>
   </si>
   <si>
     <t>3 528.00 руб.</t>
   </si>
@@ -2590,1596 +2593,1596 @@
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*757.05</f>
+        <f>J6*827.35</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825277</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*661.50</f>
+        <f>J7*721.97</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825278</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*864.36</f>
+        <f>J8*967.34</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>834446</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="2">
-        <v>0</v>
+      <c r="G9" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*661.50</f>
+        <f>J9*721.97</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837306</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>37</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*660.03</f>
+        <f>J10*720.39</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882903</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*851.13</f>
+        <f>J11*928.02</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819381</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*5720.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819382</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*5905.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819383</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*5864.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819384</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*6192.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819350</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836328</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2016.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836329</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2016.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>836330</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2117.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>836331</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2117.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954090</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*807.12</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819410</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*787.92</f>
+        <f>J23*860.38</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819411</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1478.82</f>
+        <f>J24*1613.81</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823134</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1440.60</f>
+        <f>J25*1572.91</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>823135</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>99</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1903.65</f>
+        <f>J26*2077.82</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>823136</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>103</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>95</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2347.59</f>
+        <f>J27*2560.70</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>837117</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G28" s="2">
         <v>5</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*4521.72</f>
+        <f>J28*4934.23</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>879955</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1547.91</f>
+        <f>J29*1690.88</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>879956</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2418.15</f>
+        <f>J30*2639.35</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>884657</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3045.84</f>
+        <f>J31*3259.08</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>884658</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>123</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>95</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2962.05</f>
+        <f>J32*3232.34</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885117</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G33" s="2">
         <v>6</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3278.10</f>
+        <f>J33*3576.80</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>955828</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="G34" s="2">
         <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3045.84</f>
+        <f>J34*3325.14</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819399</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*6556.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819400</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*8174.00</f>
+        <f>J36*7765.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819401</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*3318.00</f>
+        <f>J37*3053.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819402</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>2</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*12773.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819403</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*4908.00</f>
+        <f>J39*0.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>868502</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*7422.00</f>
+        <f>J40*6531.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>889724</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*6100.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>890080</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*3528.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>890116</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*3775.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>890117</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="D44" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*3775.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>890118</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G45" s="2">
         <v>-2</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*6300.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>890119</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*6300.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>890120</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*3175.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>890121</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*3152.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>890122</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*5664.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>890123</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*6680.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>834803</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>152</v>
+        <v>70</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*6090.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A21:K21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>