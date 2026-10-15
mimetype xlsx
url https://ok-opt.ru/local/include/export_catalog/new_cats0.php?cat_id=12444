--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -82,297 +82,297 @@
   <si>
     <t>OTM-110667</t>
   </si>
   <si>
     <t>Программируемый терморегулятор 04 (30шт)</t>
   </si>
   <si>
     <t>807.12 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-410001</t>
   </si>
   <si>
     <t>VR295</t>
   </si>
   <si>
     <t>Термостат комнатный с датчиком температуры пола (220в) (1/100шт)</t>
   </si>
   <si>
-    <t>825.87 руб.</t>
+    <t>842.96 руб.</t>
   </si>
   <si>
     <t>STP-410002</t>
   </si>
   <si>
     <t>VR296</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный с датчиком температуры пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 549.06 руб.</t>
+    <t>1 581.13 руб.</t>
   </si>
   <si>
     <t>STP-410017</t>
   </si>
   <si>
     <t>VR405</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный без датч темп пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 509.81 руб.</t>
+    <t>1 541.07 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>STP-410018</t>
   </si>
   <si>
     <t>VR406</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный без датч темп  пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 994.46 руб.</t>
+    <t>2 035.75 руб.</t>
   </si>
   <si>
     <t>STP-410019</t>
   </si>
   <si>
     <t>VR407</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный  (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>2 457.97 руб.</t>
+    <t>2 508.85 руб.</t>
   </si>
   <si>
     <t>STP-410034</t>
   </si>
   <si>
     <t>VR410</t>
   </si>
   <si>
     <t>Термостат электронный комнатный безпроводной "ViEiR" (30/1шт)</t>
   </si>
   <si>
-    <t>4 736.27 руб.</t>
+    <t>4 834.32 руб.</t>
   </si>
   <si>
     <t>VER-000538</t>
   </si>
   <si>
     <t>VR405-D</t>
   </si>
   <si>
     <t>Термостат комнатный , латунный матовый  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>1 623.05 руб.</t>
+    <t>1 656.65 руб.</t>
   </si>
   <si>
     <t>VER-000539</t>
   </si>
   <si>
     <t>VR406-C</t>
   </si>
   <si>
     <t>Термостат комнатный , черный  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>2 533.46 руб.</t>
+    <t>2 585.91 руб.</t>
   </si>
   <si>
     <t>VER-000932</t>
   </si>
   <si>
     <t>VR407WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI для газового котла (100/1шт)</t>
   </si>
   <si>
-    <t>3 128.33 руб.</t>
+    <t>3 193.09 руб.</t>
   </si>
   <si>
     <t>VER-000933</t>
   </si>
   <si>
     <t>VR406WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI (100/1шт)</t>
   </si>
   <si>
-    <t>3 102.66 руб.</t>
+    <t>3 166.89 руб.</t>
   </si>
   <si>
     <t>VER-001331</t>
   </si>
   <si>
     <t>VR426WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный, двухконтурный с WI-FI (60/1шт)</t>
   </si>
   <si>
-    <t>3 433.31 руб.</t>
+    <t>3 504.38 руб.</t>
   </si>
   <si>
     <t>VER-001763</t>
   </si>
   <si>
     <t>VR416WI-FI</t>
   </si>
   <si>
-    <t>3 191.74 руб.</t>
+    <t>3 257.81 руб.</t>
   </si>
   <si>
     <t>VLC-812021</t>
   </si>
   <si>
     <t>VT.AC701.0.0</t>
   </si>
   <si>
     <t>Электронный комнатный термостат накладной  (30шт)</t>
   </si>
   <si>
     <t>6 556.00 руб.</t>
   </si>
   <si>
     <t>VLC-812022</t>
   </si>
   <si>
     <t>VT.AC707.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный БЕСПРОВОДНОЙ накладной (питание от батареек) (12шт)</t>
   </si>
   <si>
-    <t>8 174.00 руб.</t>
+    <t>7 765.00 руб.</t>
   </si>
   <si>
     <t>VLC-812023</t>
   </si>
   <si>
     <t>VT.AC709.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электр. комнатный с датчиком температуры пола (НЗ и НО сервоприводы, 24-220В)  (16шт)</t>
   </si>
   <si>
-    <t>3 318.00 руб.</t>
+    <t>3 053.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-812024</t>
   </si>
   <si>
     <t>VT.AC710.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный накладной с питанием от батареек (20шт)</t>
   </si>
   <si>
     <t>12 773.00 руб.</t>
   </si>
   <si>
     <t>VLC-812025</t>
   </si>
   <si>
     <t>VT.AC711.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ</t>
   </si>
   <si>
-    <t>4 908.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-900419</t>
   </si>
   <si>
     <t>VT.AC713.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ с Wi-Fi</t>
   </si>
   <si>
-    <t>7 422.00 руб.</t>
+    <t>6 531.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900906</t>
+  </si>
+  <si>
+    <t>VT.AC801.0.0</t>
+  </si>
+  <si>
+    <t>Термостат комнатный</t>
+  </si>
+  <si>
+    <t>6 100.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901054</t>
+  </si>
+  <si>
+    <t>VT.AC634.1.0</t>
+  </si>
+  <si>
+    <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ (нов)</t>
+  </si>
+  <si>
+    <t>3 528.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901093</t>
+  </si>
+  <si>
+    <t>VT.AC608.B.0</t>
+  </si>
+  <si>
+    <t>Комнатный WIFI-хронотермостат  для электрического теплого пола (черный)</t>
+  </si>
+  <si>
+    <t>3 775.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
-  </si>
-[...34 lines deleted...]
-    <t>3 775.00 руб.</t>
   </si>
   <si>
     <t>VLC-901094</t>
   </si>
   <si>
     <t>VT.AC608.W.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат  для электрического теплого пола (белый)</t>
   </si>
   <si>
     <t>VLC-901095</t>
   </si>
   <si>
     <t>VT.AC613.B.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат с цветным дисплеем для электрического теплого пола, черный</t>
   </si>
   <si>
     <t>6 300.00 руб.</t>
   </si>
   <si>
     <t>VLC-901096</t>
   </si>
@@ -1927,436 +1927,436 @@
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*825.87</f>
+        <f>J6*842.96</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819411</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1549.06</f>
+        <f>J7*1581.13</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823134</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1509.81</f>
+        <f>J8*1541.07</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>823135</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>8</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1994.46</f>
+        <f>J9*2035.75</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>823136</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2457.97</f>
+        <f>J10*2508.85</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>837117</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*4736.27</f>
+        <f>J11*4834.32</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879955</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1623.05</f>
+        <f>J12*1656.65</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879956</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2533.46</f>
+        <f>J13*2585.91</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>884657</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3128.33</f>
+        <f>J14*3193.09</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>884658</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3102.66</f>
+        <f>J15*3166.89</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885117</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3433.31</f>
+        <f>J16*3504.38</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>955828</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3191.74</f>
+        <f>J17*3257.81</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819399</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
@@ -2373,95 +2373,95 @@
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819400</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8174.00</f>
+        <f>J19*7765.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819401</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*3318.00</f>
+        <f>J20*3053.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819402</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
@@ -2487,252 +2487,252 @@
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*4908.00</f>
+        <f>J22*0.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>868502</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*7422.00</f>
+        <f>J23*6531.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889724</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*6100.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>890080</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>78</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*3528.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>890116</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="F26" s="2" t="s">
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="2" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3775.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>890117</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>78</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*3775.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890118</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G28" s="2">
         <v>-2</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*6300.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890119</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
@@ -2828,86 +2828,86 @@
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890122</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*5664.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>890123</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*6680.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>834803</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="2" t="s">