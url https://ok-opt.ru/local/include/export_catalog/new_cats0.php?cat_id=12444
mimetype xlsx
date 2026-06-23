--- v0 (2026-04-20)
+++ v1 (2026-06-23)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -97,65 +97,65 @@
   <si>
     <t>STP-410001</t>
   </si>
   <si>
     <t>VR295</t>
   </si>
   <si>
     <t>Термостат комнатный с датчиком температуры пола (220в) (1/100шт)</t>
   </si>
   <si>
     <t>787.92 руб.</t>
   </si>
   <si>
     <t>STP-410002</t>
   </si>
   <si>
     <t>VR296</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный с датчиком температуры пола (220В) (1/100шт)</t>
   </si>
   <si>
     <t>1 478.82 руб.</t>
   </si>
   <si>
+    <t>STP-410017</t>
+  </si>
+  <si>
+    <t>VR405</t>
+  </si>
+  <si>
+    <t>Хронотермостат программируемый комнатный без датч темп пола (220В) (1/100шт)</t>
+  </si>
+  <si>
+    <t>1 440.60 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>STP-410017</t>
-[...10 lines deleted...]
-  <si>
     <t>STP-410018</t>
   </si>
   <si>
     <t>VR406</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный без датч темп  пола (220В) (1/100шт)</t>
   </si>
   <si>
     <t>1 903.65 руб.</t>
   </si>
   <si>
     <t>STP-410019</t>
   </si>
   <si>
     <t>VR407</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный  (220В) (1/100шт)</t>
   </si>
   <si>
     <t>2 347.59 руб.</t>
   </si>
   <si>
     <t>STP-410034</t>
@@ -335,53 +335,50 @@
     <t>Хронотермостат электронный комнатный ДВУХКОНТУРНЫЙ (нов)</t>
   </si>
   <si>
     <t>3 528.00 руб.</t>
   </si>
   <si>
     <t>VLC-901093</t>
   </si>
   <si>
     <t>VT.AC608.B.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат  для электрического теплого пола (черный)</t>
   </si>
   <si>
     <t>3 775.00 руб.</t>
   </si>
   <si>
     <t>VLC-901094</t>
   </si>
   <si>
     <t>VT.AC608.W.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат  для электрического теплого пола (белый)</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-901095</t>
   </si>
   <si>
     <t>VT.AC613.B.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат с цветным дисплеем для электрического теплого пола, черный</t>
   </si>
   <si>
     <t>6 300.00 руб.</t>
   </si>
   <si>
     <t>VLC-901096</t>
   </si>
   <si>
     <t>VT.AC613.W.0</t>
   </si>
   <si>
     <t>Комнатный WIFI-хронотермостат с цветным дисплеем для электрического теплого пола, белый</t>
   </si>
   <si>
     <t>VLC-901097</t>
   </si>
@@ -1919,192 +1916,192 @@
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*787.92</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819411</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>26</v>
+      <c r="G7" s="2">
+        <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1478.82</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823134</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1440.60</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>823135</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>26</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1903.65</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>823136</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>26</v>
+      <c r="G10" s="2">
+        <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2347.59</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>837117</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*4521.72</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879955</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
@@ -2199,87 +2196,87 @@
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3045.84</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>884658</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>26</v>
+      <c r="G15" s="2">
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2962.05</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885117</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3278.10</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>955828</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -2585,328 +2582,328 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*3528.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>890116</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3775.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>890117</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*3775.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890118</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G28" s="2">
         <v>-2</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*6300.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890119</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
-      <c r="H29" s="2">
-        <v>4</v>
+      <c r="H29" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*6300.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>890120</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*3175.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890121</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*3152.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890122</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*5664.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>890123</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*6680.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>834803</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*6090.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>