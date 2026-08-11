--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -82,180 +82,183 @@
   <si>
     <t>OTM-110667</t>
   </si>
   <si>
     <t>Программируемый терморегулятор 04 (30шт)</t>
   </si>
   <si>
     <t>807.12 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>STP-410001</t>
   </si>
   <si>
     <t>VR295</t>
   </si>
   <si>
     <t>Термостат комнатный с датчиком температуры пола (220в) (1/100шт)</t>
   </si>
   <si>
-    <t>787.92 руб.</t>
+    <t>825.87 руб.</t>
   </si>
   <si>
     <t>STP-410002</t>
   </si>
   <si>
     <t>VR296</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный с датчиком температуры пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 478.82 руб.</t>
+    <t>1 549.06 руб.</t>
   </si>
   <si>
     <t>STP-410017</t>
   </si>
   <si>
     <t>VR405</t>
   </si>
   <si>
     <t>Хронотермостат программируемый комнатный без датч темп пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 440.60 руб.</t>
+    <t>1 509.81 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>STP-410018</t>
   </si>
   <si>
     <t>VR406</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный без датч темп  пола (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>1 903.65 руб.</t>
+    <t>1 994.46 руб.</t>
   </si>
   <si>
     <t>STP-410019</t>
   </si>
   <si>
     <t>VR407</t>
   </si>
   <si>
     <t>Хронотермостат сенсорный программируемый комнатный  (220В) (1/100шт)</t>
   </si>
   <si>
-    <t>2 347.59 руб.</t>
+    <t>2 457.97 руб.</t>
   </si>
   <si>
     <t>STP-410034</t>
   </si>
   <si>
     <t>VR410</t>
   </si>
   <si>
     <t>Термостат электронный комнатный безпроводной "ViEiR" (30/1шт)</t>
   </si>
   <si>
-    <t>4 521.72 руб.</t>
+    <t>4 736.27 руб.</t>
   </si>
   <si>
     <t>VER-000538</t>
   </si>
   <si>
     <t>VR405-D</t>
   </si>
   <si>
     <t>Термостат комнатный , латунный матовый  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>1 547.91 руб.</t>
+    <t>1 623.05 руб.</t>
   </si>
   <si>
     <t>VER-000539</t>
   </si>
   <si>
     <t>VR406-C</t>
   </si>
   <si>
     <t>Термостат комнатный , черный  "ViEiR" (100/1шт)</t>
   </si>
   <si>
-    <t>2 418.15 руб.</t>
+    <t>2 533.46 руб.</t>
   </si>
   <si>
     <t>VER-000932</t>
   </si>
   <si>
     <t>VR407WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI для газового котла (100/1шт)</t>
   </si>
   <si>
-    <t>3 045.84 руб.</t>
+    <t>3 128.33 руб.</t>
   </si>
   <si>
     <t>VER-000933</t>
   </si>
   <si>
     <t>VR406WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный с WI-FI (100/1шт)</t>
   </si>
   <si>
-    <t>2 962.05 руб.</t>
+    <t>3 102.66 руб.</t>
   </si>
   <si>
     <t>VER-001331</t>
   </si>
   <si>
     <t>VR426WI-FI</t>
   </si>
   <si>
     <t>Термостат электронный комнатный, двухконтурный с WI-FI (60/1шт)</t>
   </si>
   <si>
-    <t>3 278.10 руб.</t>
+    <t>3 433.31 руб.</t>
   </si>
   <si>
     <t>VER-001763</t>
   </si>
   <si>
     <t>VR416WI-FI</t>
+  </si>
+  <si>
+    <t>3 191.74 руб.</t>
   </si>
   <si>
     <t>VLC-812021</t>
   </si>
   <si>
     <t>VT.AC701.0.0</t>
   </si>
   <si>
     <t>Электронный комнатный термостат накладной  (30шт)</t>
   </si>
   <si>
     <t>6 556.00 руб.</t>
   </si>
   <si>
     <t>VLC-812022</t>
   </si>
   <si>
     <t>VT.AC707.0.0</t>
   </si>
   <si>
     <t>Хронотермостат электронный комнатный БЕСПРОВОДНОЙ накладной (питание от батареек) (12шт)</t>
   </si>
   <si>
     <t>8 174.00 руб.</t>
   </si>
@@ -551,51 +554,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e991_449e_11f0_a750_047c1617b143_e06885a0_ce73_11f0_a80e_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ce_86a5_11e9_8101_003048fd731b_b22990f1_27ae_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d2_86a5_11e9_8101_003048fd731b_b22990f3_27ae_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a0_d53f_11e9_8109_003048fd731b_b22990f2_27ae_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a2_d53f_11e9_8109_003048fd731b_4829b03e_0627_11ea_810d_003048fd731b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a4_d53f_11e9_8109_003048fd731b_b22990f5_27ae_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093114a_0c72_11ec_8321_003048fd731b_f50daa05_c05b_11ee_a549_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0e_5308_11ee_a4bb_047c1617b143_0a6f3a81_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c10_5308_11ee_a4bb_047c1617b143_f50daa01_c05b_11ee_a549_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f9_37d2_11ef_a5e9_047c1617b143_83eb967e_5d58_11f0_a779_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fb_37d2_11ef_a5e9_047c1617b143_83eb967d_5d58_11f0_a779_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d0_afd7_11ef_a68d_047c1617b143_83eb967f_5d58_11f0_a779_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ad_86a5_11e9_8101_003048fd731b_ab6a8941_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b0_86a5_11e9_8101_003048fd731b_634a42b0_f953_11e9_810b_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b3_86a5_11e9_8101_003048fd731b_ab6a88f3_27ae_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b6_86a5_11e9_8101_003048fd731b_ab6a896b_27ae_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b9_86a5_11e9_8101_003048fd731b_ab6a8909_27ae_11ed_a30e_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c24_db0d_11ec_a2a2_00259070b487_f50da9ee_c05b_11ee_a549_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300ad_ce6a_11ef_a6b4_047c1617b143_1b5db499_f93d_11ef_a6ea_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0e_551c_11f0_a76e_047c1617b143_579e2400_5a46_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd9f_7932_11f0_a79f_047c1617b143_a26f3398_7c1e_11f0_a7a3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda1_7932_11f0_a79f_047c1617b143_a26f339c_7c1e_11f0_a7a3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda3_7932_11f0_a79f_047c1617b143_a26f33a0_7c1e_11f0_a7a3_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda5_7932_11f0_a79f_047c1617b143_a26f33a4_7c1e_11f0_a7a3_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda7_7932_11f0_a79f_047c1617b143_a26f33a8_7c1e_11f0_a7a3_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda9_7932_11f0_a79f_047c1617b143_a26f33ac_7c1e_11f0_a7a3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdab_7932_11f0_a79f_047c1617b143_a26f33b0_7c1e_11f0_a7a3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdad_7932_11f0_a79f_047c1617b143_a26f33b4_7c1e_11f0_a7a3_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d88_0b65_11ec_831e_003048fd731b_ab6a8956_27ae_11ed_a30e_00259070b48729.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e991_449e_11f0_a750_047c1617b143_e06885a0_ce73_11f0_a80e_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ce_86a5_11e9_8101_003048fd731b_b22990f1_27ae_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4d2_86a5_11e9_8101_003048fd731b_b22990f3_27ae_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a0_d53f_11e9_8109_003048fd731b_b22990f2_27ae_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a2_d53f_11e9_8109_003048fd731b_4829b03e_0627_11ea_810d_003048fd731b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d7a4_d53f_11e9_8109_003048fd731b_b22990f5_27ae_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093114a_0c72_11ec_8321_003048fd731b_f50daa05_c05b_11ee_a549_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0e_5308_11ee_a4bb_047c1617b143_0a6f3a81_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c10_5308_11ee_a4bb_047c1617b143_f50daa01_c05b_11ee_a549_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f9_37d2_11ef_a5e9_047c1617b143_83eb967e_5d58_11f0_a779_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fb_37d2_11ef_a5e9_047c1617b143_83eb967d_5d58_11f0_a779_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472d0_afd7_11ef_a68d_047c1617b143_83eb967f_5d58_11f0_a779_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7d2_f514_11f0_a844_047c1617b143_5e46d5ee_7150_11f1_a8f1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4ad_86a5_11e9_8101_003048fd731b_ab6a8941_27ae_11ed_a30e_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b0_86a5_11e9_8101_003048fd731b_634a42b0_f953_11e9_810b_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b3_86a5_11e9_8101_003048fd731b_ab6a88f3_27ae_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b6_86a5_11e9_8101_003048fd731b_ab6a896b_27ae_11ed_a30e_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4b9_86a5_11e9_8101_003048fd731b_ab6a8909_27ae_11ed_a30e_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c24_db0d_11ec_a2a2_00259070b487_f50da9ee_c05b_11ee_a549_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f300ad_ce6a_11ef_a6b4_047c1617b143_1b5db499_f93d_11ef_a6ea_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0e_551c_11f0_a76e_047c1617b143_579e2400_5a46_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd9f_7932_11f0_a79f_047c1617b143_a26f3398_7c1e_11f0_a7a3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda1_7932_11f0_a79f_047c1617b143_a26f339c_7c1e_11f0_a7a3_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda3_7932_11f0_a79f_047c1617b143_a26f33a0_7c1e_11f0_a7a3_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda5_7932_11f0_a79f_047c1617b143_a26f33a4_7c1e_11f0_a7a3_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda7_7932_11f0_a79f_047c1617b143_a26f33a8_7c1e_11f0_a7a3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cda9_7932_11f0_a79f_047c1617b143_a26f33ac_7c1e_11f0_a7a3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdab_7932_11f0_a79f_047c1617b143_a26f33b0_7c1e_11f0_a7a3_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdad_7932_11f0_a79f_047c1617b143_a26f33b4_7c1e_11f0_a7a3_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d88_0b65_11ec_831e_003048fd731b_ab6a8956_27ae_11ed_a30e_00259070b48730.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -920,543 +923,573 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="16" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="17" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPr id="18" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPr id="19" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPr id="20" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPr id="21" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPr id="22" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="23" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="24" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="25" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="26" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="27" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="28" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="30" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1894,1022 +1927,1022 @@
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*787.92</f>
+        <f>J6*825.87</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819411</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1478.82</f>
+        <f>J7*1549.06</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823134</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1440.60</f>
+        <f>J8*1509.81</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>823135</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1903.65</f>
+        <f>J9*1994.46</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>823136</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G10" s="2">
-        <v>5</v>
+      <c r="G10" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2347.59</f>
+        <f>J10*2457.97</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>837117</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*4521.72</f>
+        <f>J11*4736.27</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879955</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1547.91</f>
+        <f>J12*1623.05</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879956</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2418.15</f>
+        <f>J13*2533.46</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>884657</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3045.84</f>
+        <f>J14*3128.33</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>884658</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G15" s="2">
-        <v>2</v>
+      <c r="G15" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2962.05</f>
+        <f>J15*3102.66</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885117</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>30</v>
+      <c r="G16" s="2">
+        <v>6</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3278.10</f>
+        <f>J16*3433.31</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12" outlineLevel="4">
+    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>955828</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3045.84</f>
+        <f>J17*3191.74</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819399</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*6556.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819400</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*8174.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819401</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3318.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819402</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>2</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*12773.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819403</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4908.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>868502</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*7422.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889724</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*6100.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>890080</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*3528.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>890116</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*3775.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>890117</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*3775.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890118</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G28" s="2">
         <v>-2</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*6300.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890119</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*6300.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>890120</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*3175.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890121</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*3152.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890122</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*5664.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>890123</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*6680.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>834803</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*6090.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">