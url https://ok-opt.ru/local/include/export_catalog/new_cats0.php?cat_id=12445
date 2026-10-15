--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -69,138 +69,138 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы и фитинги</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы</t>
   </si>
   <si>
     <t>Труба ПНД SDR 11 (16 атм.)</t>
   </si>
   <si>
     <t>PND-110001</t>
   </si>
   <si>
     <t>017010201-01</t>
   </si>
   <si>
     <t>ПНД труба 20х2,0 ТЕBО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
     <t>43.51 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>пог. м</t>
+  </si>
+  <si>
+    <t>PND-110003</t>
+  </si>
+  <si>
+    <t>017010202-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 25х2,3 ТЕBО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>62.41 руб.</t>
+  </si>
+  <si>
+    <t>PND-110005</t>
+  </si>
+  <si>
+    <t>017010203-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>104.64 руб.</t>
+  </si>
+  <si>
+    <t>PND-110008</t>
+  </si>
+  <si>
+    <t>017010203-04</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (50 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>PND-111005</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (200 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>72.20 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>PND-111501</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 100 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>PND-111502</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 50 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>PND-141101</t>
+  </si>
+  <si>
+    <t>МП11 20-2.0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 20х2,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>34.04 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>пог. м</t>
-[...70 lines deleted...]
-  <si>
     <t>PND-141104</t>
   </si>
   <si>
     <t>МП11 25-2.3-100</t>
   </si>
   <si>
     <t>ПНД труба 25х2,3 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>49.59 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>PND-141107</t>
   </si>
   <si>
     <t>МП11 32-3.0-100</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>81.27 руб.</t>
   </si>
   <si>
     <t>PND-141110</t>
   </si>
   <si>
     <t>МП11 40-3.7-100</t>
   </si>
   <si>
     <t>ПНД труба 40х3,7 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>125.28 руб.</t>
   </si>
@@ -1313,358 +1313,358 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*43.51</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822266</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*62.41</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822268</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G7" s="2">
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*104.64</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883963</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*0</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873571</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*72.20</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890460</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*72.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*72.20</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885565</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*34.04</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885566</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*49.59</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885567</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*81.27</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885568</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*125.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885569</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -1725,51 +1725,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*308.07</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882926</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*51.84</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882928</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="1"/>
@@ -1792,52 +1792,52 @@
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*120.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882929</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>17</v>
+      <c r="G20" s="2">
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*120.20</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>