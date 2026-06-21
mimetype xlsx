--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -66,198 +66,198 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы и фитинги</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы</t>
   </si>
   <si>
     <t>Труба ПНД SDR 11 (16 атм.)</t>
   </si>
   <si>
     <t>PND-110001</t>
   </si>
   <si>
     <t>017010201-01</t>
   </si>
   <si>
     <t>ПНД труба 20х2,0 ТЕBО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
-    <t>42.12 руб.</t>
+    <t>40.28 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>пог. м</t>
+  </si>
+  <si>
+    <t>PND-110003</t>
+  </si>
+  <si>
+    <t>017010202-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 25х2,3 ТЕBО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>57.79 руб.</t>
+  </si>
+  <si>
+    <t>PND-110005</t>
+  </si>
+  <si>
+    <t>017010203-01</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>96.89 руб.</t>
+  </si>
+  <si>
+    <t>PND-110008</t>
+  </si>
+  <si>
+    <t>017010203-04</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (50 м) ГОСТ питьевая напорная</t>
+  </si>
+  <si>
+    <t>PND-111005</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (200 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>72.20 руб.</t>
+  </si>
+  <si>
+    <t>PND-111501</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 100 м) черная с синей полосой</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>пог. м</t>
-[...52 lines deleted...]
-  <si>
     <t>PND-111502</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 50 м) черная с синей полосой</t>
   </si>
   <si>
     <t>PND-141101</t>
   </si>
   <si>
     <t>МП11 20-2.0-100</t>
   </si>
   <si>
     <t>ПНД труба 20х2,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>34.04 руб.</t>
   </si>
   <si>
     <t>PND-141104</t>
   </si>
   <si>
     <t>МП11 25-2.3-100</t>
   </si>
   <si>
     <t>ПНД труба 25х2,3 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>49.59 руб.</t>
   </si>
   <si>
+    <t>PND-141107</t>
+  </si>
+  <si>
+    <t>МП11 32-3.0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>81.27 руб.</t>
+  </si>
+  <si>
+    <t>PND-141110</t>
+  </si>
+  <si>
+    <t>МП11 40-3.7-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 40х3,7 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>125.28 руб.</t>
+  </si>
+  <si>
+    <t>PND-141113</t>
+  </si>
+  <si>
+    <t>МП11 50-4.6-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 50х4,6 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>194.53 руб.</t>
+  </si>
+  <si>
+    <t>PND-141116</t>
+  </si>
+  <si>
+    <t>МП11 63-5.8-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 63х5,8 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>308.07 руб.</t>
+  </si>
+  <si>
+    <t>PND-211500</t>
+  </si>
+  <si>
+    <t>ПНД труба 20х2,0 PREMIUM ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая СИНЯЯ напорная</t>
+  </si>
+  <si>
+    <t>46.03 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
-  </si>
-[...55 lines deleted...]
-    <t>46.03 руб.</t>
   </si>
   <si>
     <t>PND-211502</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 PREMIUM ПЭ-100 SDR-11, 16 атм. (50 м) ГОСТ питьевая СИНЯЯ напорная</t>
   </si>
   <si>
     <t>104.53 руб.</t>
   </si>
   <si>
     <t>PND-211503</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 PREMIUM ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая СИНЯЯ напорная</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -364,51 +364,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a8f_86a6_11e9_8101_003048fd731b_0a6f3b08_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a93_86a6_11e9_8101_003048fd731b_0a6f3b0b_310d_11f1_a89b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a97_86a6_11e9_8101_003048fd731b_0a6f3b0e_310d_11f1_a89b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563571f_d1e4_11ed_a410_047c1617b143_0161ec8d_02f2_11ef_a5a4_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8e754_9874_11ed_a3c1_047c1617b143_0161ec91_02f2_11ef_a5a4_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a309_a279_11f0_a7d5_047c1617b143_0a6f3b2d_310d_11f1_a89b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a30b_a279_11f0_a7d5_047c1617b143_0a6f3b2e_310d_11f1_a89b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740322_0366_11f0_a6f8_047c1617b143_0a6f3b11_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740328_0366_11f0_a6f8_047c1617b143_0a6f3b12_310d_11f1_a89b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74032e_0366_11f0_a6f8_047c1617b143_0a6f3b13_310d_11f1_a89b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740334_0366_11f0_a6f8_047c1617b143_0a6f3b14_310d_11f1_a89b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74033a_0366_11f0_a6f8_047c1617b143_0a6f3b15_310d_11f1_a89b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740340_0366_11f0_a6f8_047c1617b143_0a6f3b16_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771acc_fc82_11ee_a59c_047c1617b143_0161ec92_02f2_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771ad0_fc82_11ee_a59c_047c1617b143_0161ec95_02f2_11ef_a5a4_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771ad2_fc82_11ee_a59c_047c1617b143_0161ec94_02f2_11ef_a5a4_047c1617b14316.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a8f_86a6_11e9_8101_003048fd731b_0a6f3b08_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a93_86a6_11e9_8101_003048fd731b_0a6f3b0b_310d_11f1_a89b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5a97_86a6_11e9_8101_003048fd731b_0a6f3b0e_310d_11f1_a89b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f41802_9837_11ef_a668_047c1617b143_0a6f3b2a_310d_11f1_a89b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8e754_9874_11ed_a3c1_047c1617b143_0161ec91_02f2_11ef_a5a4_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a309_a279_11f0_a7d5_047c1617b143_0a6f3b2d_310d_11f1_a89b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a30b_a279_11f0_a7d5_047c1617b143_0a6f3b2e_310d_11f1_a89b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740322_0366_11f0_a6f8_047c1617b143_0a6f3b11_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740328_0366_11f0_a6f8_047c1617b143_0a6f3b12_310d_11f1_a89b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74032e_0366_11f0_a6f8_047c1617b143_0a6f3b13_310d_11f1_a89b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740334_0366_11f0_a6f8_047c1617b143_0a6f3b14_310d_11f1_a89b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74033a_0366_11f0_a6f8_047c1617b143_0a6f3b15_310d_11f1_a89b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740340_0366_11f0_a6f8_047c1617b143_0a6f3b16_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771acc_fc82_11ee_a59c_047c1617b143_0161ec92_02f2_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771ad0_fc82_11ee_a59c_047c1617b143_0161ec95_02f2_11ef_a5a4_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771ad2_fc82_11ee_a59c_047c1617b143_0161ec94_02f2_11ef_a5a4_047c1617b14316.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1284,550 +1284,550 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*42.12</f>
+        <f>J5*40.28</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822266</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-        <v>0</v>
+      <c r="G6" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*58.45</f>
+        <f>J6*57.79</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822268</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*97.97</f>
+        <f>J7*96.89</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>877726</v>
+        <v>883963</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F8" s="2"/>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*39.10</f>
+        <f>J8*0</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873571</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*72.20</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890460</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*72.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*72.20</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885565</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*34.04</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885566</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*49.59</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885567</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*81.27</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885568</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*125.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885569</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*194.53</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885570</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*308.07</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882926</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="G18" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*46.03</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882928</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>17</v>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*104.53</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882929</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*104.53</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>