--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -16,190 +16,193 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы и фитинги</t>
   </si>
   <si>
     <t>ПНД - Полиэтиленовые трубы</t>
   </si>
   <si>
     <t>Труба ПНД SDR 11 (16 атм.)</t>
   </si>
   <si>
     <t>PND-110001</t>
   </si>
   <si>
     <t>017010201-01</t>
   </si>
   <si>
     <t>ПНД труба 20х2,0 ТЕBО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
-    <t>40.28 руб.</t>
+    <t>43.51 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>PND-110003</t>
   </si>
   <si>
     <t>017010202-01</t>
   </si>
   <si>
     <t>ПНД труба 25х2,3 ТЕBО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
-    <t>57.79 руб.</t>
+    <t>62.41 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>PND-110005</t>
   </si>
   <si>
     <t>017010203-01</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
-    <t>96.89 руб.</t>
+    <t>104.64 руб.</t>
   </si>
   <si>
     <t>PND-110008</t>
   </si>
   <si>
     <t>017010203-04</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 ТЕБО ПЭ-100 SDR-11, 16 атм. (50 м) ГОСТ питьевая напорная</t>
   </si>
   <si>
     <t>PND-111005</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (200 м) черная с синей полосой</t>
   </si>
   <si>
     <t>72.20 руб.</t>
   </si>
   <si>
     <t>PND-111501</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 100 м) черная с синей полосой</t>
   </si>
   <si>
+    <t>PND-111502</t>
+  </si>
+  <si>
+    <t>ПНД труба 32х3,0 ACR ПЭ-100 SDR-11, 16 атм. (бухта 50 м) черная с синей полосой</t>
+  </si>
+  <si>
+    <t>PND-141101</t>
+  </si>
+  <si>
+    <t>МП11 20-2.0-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 20х2,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>34.04 руб.</t>
+  </si>
+  <si>
+    <t>PND-141104</t>
+  </si>
+  <si>
+    <t>МП11 25-2.3-100</t>
+  </si>
+  <si>
+    <t>ПНД труба 25х2,3 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
+  </si>
+  <si>
+    <t>49.59 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>PND-111502</t>
-[...28 lines deleted...]
-  <si>
     <t>PND-141107</t>
   </si>
   <si>
     <t>МП11 32-3.0-100</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>81.27 руб.</t>
   </si>
   <si>
     <t>PND-141110</t>
   </si>
   <si>
     <t>МП11 40-3.7-100</t>
   </si>
   <si>
     <t>ПНД труба 40х3,7 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>125.28 руб.</t>
   </si>
   <si>
     <t>PND-141113</t>
@@ -207,69 +210,72 @@
   <si>
     <t>МП11 50-4.6-100</t>
   </si>
   <si>
     <t>ПНД труба 50х4,6 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>194.53 руб.</t>
   </si>
   <si>
     <t>PND-141116</t>
   </si>
   <si>
     <t>МП11 63-5.8-100</t>
   </si>
   <si>
     <t>ПНД труба 63х5,8 МЕГАПАЙП ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ</t>
   </si>
   <si>
     <t>308.07 руб.</t>
   </si>
   <si>
     <t>PND-211500</t>
   </si>
   <si>
+    <t>017010201-06</t>
+  </si>
+  <si>
     <t>ПНД труба 20х2,0 PREMIUM ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая СИНЯЯ напорная</t>
   </si>
   <si>
-    <t>46.03 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>51.84 руб.</t>
   </si>
   <si>
     <t>PND-211502</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 PREMIUM ПЭ-100 SDR-11, 16 атм. (50 м) ГОСТ питьевая СИНЯЯ напорная</t>
   </si>
   <si>
-    <t>104.53 руб.</t>
+    <t>120.20 руб.</t>
   </si>
   <si>
     <t>PND-211503</t>
+  </si>
+  <si>
+    <t>017010204-09</t>
   </si>
   <si>
     <t>ПНД труба 32х3,0 PREMIUM ПЭ-100 SDR-11, 16 атм. (100 м) ГОСТ питьевая СИНЯЯ напорная</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1284,238 +1290,238 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*40.28</f>
+        <f>J5*43.51</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822266</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*57.79</f>
+        <f>J6*62.41</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822268</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*96.89</f>
+        <f>J7*104.64</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883963</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*0</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873571</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*72.20</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890460</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>33</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*72.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*72.20</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885565</v>
       </c>
       <c r="C12" s="1" t="s">
@@ -1544,302 +1550,306 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*34.04</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885566</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*49.59</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885567</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*81.27</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885568</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*125.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885569</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*194.53</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885570</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*308.07</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882926</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="E18" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*46.03</f>
+        <f>J18*51.84</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882928</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*104.53</f>
+        <f>J19*120.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882929</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D20" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*104.53</f>
+        <f>J20*120.20</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>