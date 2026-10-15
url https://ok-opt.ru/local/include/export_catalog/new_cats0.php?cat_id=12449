--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -82,75 +82,75 @@
   <si>
     <t>AKB-100184</t>
   </si>
   <si>
     <t>АБФ-ПРО-20ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-20ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>2 992.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-130201</t>
   </si>
   <si>
     <t>F-06-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
-    <t>4 455.45 руб.</t>
+    <t>4 547.68 руб.</t>
   </si>
   <si>
     <t>FIO-130203</t>
   </si>
   <si>
     <t>F-06-20P</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением ПРОЗРАЧНЫЙ (4шт)</t>
   </si>
   <si>
-    <t>4 360.33 руб.</t>
+    <t>4 450.60 руб.</t>
   </si>
   <si>
     <t>FIO-130214</t>
   </si>
   <si>
     <t>HМ-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>11 996.95 руб.</t>
+    <t>12 245.30 руб.</t>
   </si>
   <si>
     <t>PND-111086</t>
   </si>
   <si>
     <t>Магистральный фильтр BB20  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 868.25 руб.</t>
   </si>
   <si>
     <t>UNI-101971</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-20BB01 (без картриджа)</t>
   </si>
   <si>
     <t>3 745.00 руб.</t>
   </si>
   <si>
     <t>UNI-101972</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-20BB01C прозрачная (без картриджа)</t>
   </si>
@@ -882,133 +882,133 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2992.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>853412</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*4455.45</f>
+        <f>J6*4547.68</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>853414</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*4360.33</f>
+        <f>J7*4450.60</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>853424</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*11996.95</f>
+        <f>J8*12245.30</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883040</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
@@ -1020,51 +1020,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2868.25</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959568</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1">
         <v>75185</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3745.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959569</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1">