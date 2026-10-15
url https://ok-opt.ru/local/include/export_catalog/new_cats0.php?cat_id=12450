--- v2 (2026-08-12)
+++ v3 (2026-10-15)
@@ -115,132 +115,132 @@
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
   </si>
   <si>
     <t>2 794.90 руб.</t>
   </si>
   <si>
     <t>AKB-100033</t>
   </si>
   <si>
     <t>АБФ-НЕРЖ-34-ПЛ</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
   </si>
   <si>
     <t>FIO-130212</t>
   </si>
   <si>
     <t>HЛ-1/2</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный SL10 1/2" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>5 804.39 руб.</t>
+    <t>5 893.03 руб.</t>
   </si>
   <si>
     <t>VER-000789</t>
   </si>
   <si>
     <t>VR10SL-A</t>
   </si>
   <si>
     <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж патрубком 1/2 (10/1шт)</t>
   </si>
   <si>
-    <t>4 420.08 руб.</t>
+    <t>4 487.58 руб.</t>
   </si>
   <si>
     <t>VER-000790</t>
   </si>
   <si>
     <t>VR10SL-B</t>
   </si>
   <si>
     <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж краном (хомут соед) (10/1шт</t>
   </si>
   <si>
-    <t>6 139.85 руб.</t>
+    <t>6 233.61 руб.</t>
   </si>
   <si>
     <t>Колбы SLIM LINE пластиковые для ГВС (горячая вода)</t>
   </si>
   <si>
     <t>AKB-100027</t>
   </si>
   <si>
     <t>АБФ-ГОР-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>1 668.31 руб.</t>
   </si>
   <si>
     <t>AKB-100028</t>
   </si>
   <si>
     <t>АБФ-ГОР-34</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>FIO-130010</t>
   </si>
   <si>
     <t>MF-1/2</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 1/2" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
-    <t>2 050.66 руб.</t>
+    <t>2 081.98 руб.</t>
   </si>
   <si>
     <t>FIO-130011</t>
   </si>
   <si>
     <t>MF-3/4</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 3/4" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
     <t>FIO-130012</t>
   </si>
   <si>
     <t>MF-1</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 1" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
-    <t>2 091.65 руб.</t>
+    <t>2 123.59 руб.</t>
   </si>
   <si>
     <t>Колбы SLIM LINE пластиковые для ХВС (холодная вода)</t>
   </si>
   <si>
     <t>AKB-100001</t>
   </si>
   <si>
     <t>АБФ-10-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для  ХВС SL10 дюймов 1/2" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
   </si>
   <si>
     <t>549.10 руб.</t>
   </si>
   <si>
     <t>AKB-100002</t>
   </si>
   <si>
     <t>АБФ-10-34</t>
   </si>
   <si>
     <t>Магистральный фильтр для  ХВС SL10 дюймов 3/4" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
   </si>
@@ -259,141 +259,141 @@
   <si>
     <t>618.80 руб.</t>
   </si>
   <si>
     <t>AKB-100034</t>
   </si>
   <si>
     <t>АБФ-20/34</t>
   </si>
   <si>
     <t>Магистральный фильтр для ХВС SL20 дюймов АКВАБРАЙТ (6шт)</t>
   </si>
   <si>
     <t>1 789.76 руб.</t>
   </si>
   <si>
     <t>FIO-130006</t>
   </si>
   <si>
     <t>F-01-1/2</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
-    <t>953.23 руб.</t>
+    <t>967.79 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>FIO-130007</t>
   </si>
   <si>
     <t>F-01-3/4</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
-    <t>950.20 руб.</t>
+    <t>964.71 руб.</t>
   </si>
   <si>
     <t>FIO-130008</t>
   </si>
   <si>
     <t>F-01-1</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
-    <t>976.00 руб.</t>
+    <t>990.90 руб.</t>
   </si>
   <si>
     <t>UNI-101950</t>
   </si>
   <si>
     <t>Колба 10" CFC-10K (резьба 1") с картриджем SC-10W (5мкм)</t>
   </si>
   <si>
     <t>1 032.00 руб.</t>
   </si>
   <si>
     <t>UNI-101951</t>
   </si>
   <si>
     <t>Колба 10" CFC-10K (резьба 1/2") с картриджем SC-10W (5мкм)</t>
   </si>
   <si>
     <t>1 003.00 руб.</t>
   </si>
   <si>
     <t>UNI-101952</t>
   </si>
   <si>
     <t>Колба 10" CFC-10K (резьба 3/4") с картриджем SC-10W (5мкм)</t>
   </si>
   <si>
     <t>1 008.00 руб.</t>
   </si>
   <si>
     <t>VER-001622</t>
   </si>
   <si>
     <t>VS-01-1/2</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
-    <t>652.69 руб.</t>
+    <t>662.66 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001623</t>
   </si>
   <si>
     <t>VS-01-3/4</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
     <t>VER-001624</t>
   </si>
   <si>
     <t>VS-01-1</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
-    <t>686.08 руб.</t>
+    <t>696.56 руб.</t>
   </si>
   <si>
     <t>WST-100120</t>
   </si>
   <si>
     <t>FMCS12</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  1/2" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>563.72 руб.</t>
   </si>
   <si>
     <t>WST-100121</t>
   </si>
   <si>
     <t>FMCS34</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  3/4" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>581.67 руб.</t>
   </si>
@@ -1858,133 +1858,133 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2794.90</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>832977</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*5804.39</f>
+        <f>J10*5893.03</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>882901</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*4420.08</f>
+        <f>J11*4487.58</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882902</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G12" s="2">
         <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*6139.85</f>
+        <f>J12*6233.61</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="3">
       <c r="A13" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>838040</v>
       </c>
@@ -2061,121 +2061,121 @@
       <c r="C16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2050.66</f>
+        <f>J16*2081.98</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824596</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2050.66</f>
+        <f>J17*2081.98</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824597</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2091.65</f>
+        <f>J18*2123.59</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" outlineLevel="3">
       <c r="A19" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>838014</v>
       </c>
@@ -2322,121 +2322,121 @@
       <c r="C24" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>81</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*953.23</f>
+        <f>J24*967.79</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824593</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G25" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*950.20</f>
+        <f>J25*964.71</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824594</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*976.00</f>
+        <f>J26*990.90</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>959560</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D27" s="1">
         <v>85073</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
@@ -2532,121 +2532,121 @@
       <c r="C30" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>103</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*652.69</f>
+        <f>J30*662.66</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890135</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*652.69</f>
+        <f>J31*662.66</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890136</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*686.08</f>
+        <f>J32*696.56</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>882127</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">