--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -82,99 +82,99 @@
   <si>
     <t>AKB-100020</t>
   </si>
   <si>
     <t>АБФ-СТИРАЛ</t>
   </si>
   <si>
     <t>Фильтр дозатор ПОЛИФОСФАТА (115гр)  для стиральных и посудомоечных машин АКВАБРАЙТ (15шт)</t>
   </si>
   <si>
     <t>340.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-130022</t>
   </si>
   <si>
     <t>FK-1/2A</t>
   </si>
   <si>
     <t xml:space="preserve">магистральный фильтр SL5 1/2  с многоразовым картриджем PPW АКВАСТИЛЬ </t>
   </si>
   <si>
-    <t>458.98 руб.</t>
+    <t>468.48 руб.</t>
   </si>
   <si>
     <t>FIO-130023</t>
   </si>
   <si>
     <t>FK-1/2B</t>
   </si>
   <si>
     <t>магистральный фильтр SL5 1/2 с полифосфатом (умягчение) АКВАСТИЛЬ</t>
   </si>
   <si>
-    <t>969.30 руб.</t>
+    <t>989.36 руб.</t>
   </si>
   <si>
     <t>FIO-130024</t>
   </si>
   <si>
     <t>FK-1/2C</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 1/2  УГЛОВОЙ с полифосфатом (умягчение) АКВАСТИЛЬ (24шт)</t>
   </si>
   <si>
-    <t>883.24 руб.</t>
+    <t>901.52 руб.</t>
   </si>
   <si>
     <t>FIO-130215</t>
   </si>
   <si>
     <t>FK-3/4A</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с многоразовым картриджем АКВАСТИЛЬ (40ш)</t>
   </si>
   <si>
-    <t>682.43 руб.</t>
+    <t>696.56 руб.</t>
   </si>
   <si>
     <t>FIO-130216</t>
   </si>
   <si>
     <t>FK-3/4</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с полифосфатом (умягчение) АКВАСТИЛЬ   (24шт)</t>
   </si>
   <si>
-    <t>510.32 руб.</t>
+    <t>520.88 руб.</t>
   </si>
   <si>
     <t>UNI-101955</t>
   </si>
   <si>
     <t>Колба фильтра для воды 5" CFC-5K (резьба 1") с картриджем NT-5</t>
   </si>
   <si>
     <t>1 255.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -930,214 +930,214 @@
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*458.98</f>
+        <f>J6*468.48</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824606</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*969.30</f>
+        <f>J7*989.36</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824607</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*883.24</f>
+        <f>J8*901.52</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>853425</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*682.43</f>
+        <f>J9*696.56</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>853426</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*510.32</f>
+        <f>J10*520.88</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959565</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1">
         <v>55051</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="2">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1255.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>