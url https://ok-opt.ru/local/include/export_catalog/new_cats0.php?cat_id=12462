--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -16,155 +16,152 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Клейкая лента</t>
   </si>
   <si>
     <t>VER-001418</t>
   </si>
   <si>
     <t>VR04-2548</t>
   </si>
   <si>
     <t>Алюминиевая клейкая лента 4.8см x 25м (72шт)</t>
   </si>
   <si>
     <t>161.70 руб.</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VER-001419</t>
+  </si>
+  <si>
+    <t>VR04-5048</t>
+  </si>
+  <si>
+    <t>Алюминиевая клейкая лента 4.8см x 50м (36шт)</t>
+  </si>
+  <si>
+    <t>308.70 руб.</t>
+  </si>
+  <si>
+    <t>VER-001420</t>
+  </si>
+  <si>
+    <t>VR05-2548G</t>
+  </si>
+  <si>
+    <t>Армированная клейкая лента, серая 4.8см x 25м  (72шт)</t>
+  </si>
+  <si>
+    <t>126.42 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VER-001421</t>
+  </si>
+  <si>
+    <t>VR05-5048G</t>
+  </si>
+  <si>
+    <t>Армированная клейкая лента, серая 4.8см x 50м  (36шт)</t>
+  </si>
+  <si>
+    <t>239.61 руб.</t>
+  </si>
+  <si>
+    <t>VER-001422</t>
+  </si>
+  <si>
+    <t>VR05-2548R</t>
+  </si>
+  <si>
+    <t>Армированная клейкая лента, красная 4.8см x 25м  (72шт)</t>
+  </si>
+  <si>
     <t>&gt;25</t>
-  </si>
-[...52 lines deleted...]
-    <t>Армированная клейкая лента, красная 4.8см x 25м  (72шт)</t>
   </si>
   <si>
     <t>VER-001423</t>
   </si>
   <si>
     <t>VR05-5048R</t>
   </si>
   <si>
     <t>Армированная клейкая лента, красная 4.8см x 50м  (36шт)</t>
   </si>
   <si>
     <t>VER-001424</t>
   </si>
   <si>
     <t>VR05-2548B</t>
   </si>
   <si>
     <t>Армированная клейкая лента, синяя 4.8см x 25м  (72шт)</t>
   </si>
   <si>
     <t>VER-001425</t>
   </si>
   <si>
     <t>VR05-5048B</t>
   </si>
@@ -1291,621 +1288,621 @@
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>886017</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="G4" s="2">
+        <v>6</v>
+      </c>
+      <c r="H4" s="2">
+        <v>0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*161.70</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>886018</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G5" s="2">
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*308.70</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>886019</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*126.42</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>886020</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*239.61</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>886021</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="F8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="2" t="s">
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8" s="3" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*126.42</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>886022</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*239.61</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>886023</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*126.42</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>886024</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*239.61</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>886025</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>8</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*245.49</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>886026</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>46</v>
+      </c>
+      <c r="G13" s="2">
+        <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*245.49</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>886027</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G14" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*245.49</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>886028</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G15" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*245.49</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>886029</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G16" s="2">
         <v>9</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*245.49</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>886030</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*117.60</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>886031</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*30.87</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>886032</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G19" s="2">
+        <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*61.74</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>886033</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*114.66</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>