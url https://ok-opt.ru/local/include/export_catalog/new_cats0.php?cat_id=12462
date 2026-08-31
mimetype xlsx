--- v1 (2026-07-12)
+++ v2 (2026-08-31)
@@ -16,275 +16,278 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Клейкая лента</t>
   </si>
   <si>
     <t>VER-001418</t>
   </si>
   <si>
     <t>VR04-2548</t>
   </si>
   <si>
     <t>Алюминиевая клейкая лента 4.8см x 25м (72шт)</t>
   </si>
   <si>
-    <t>161.70 руб.</t>
+    <t>177.74 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001419</t>
   </si>
   <si>
     <t>VR04-5048</t>
   </si>
   <si>
     <t>Алюминиевая клейкая лента 4.8см x 50м (36шт)</t>
   </si>
   <si>
-    <t>308.70 руб.</t>
+    <t>339.75 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VER-001420</t>
   </si>
   <si>
     <t>VR05-2548G</t>
   </si>
   <si>
     <t>Армированная клейкая лента, серая 4.8см x 25м  (72шт)</t>
   </si>
   <si>
-    <t>126.42 руб.</t>
+    <t>149.43 руб.</t>
+  </si>
+  <si>
+    <t>VER-001421</t>
+  </si>
+  <si>
+    <t>VR05-5048G</t>
+  </si>
+  <si>
+    <t>Армированная клейкая лента, серая 4.8см x 50м  (36шт)</t>
+  </si>
+  <si>
+    <t>281.55 руб.</t>
+  </si>
+  <si>
+    <t>VER-001422</t>
+  </si>
+  <si>
+    <t>VR05-2548R</t>
+  </si>
+  <si>
+    <t>Армированная клейкая лента, красная 4.8см x 25м  (72шт)</t>
+  </si>
+  <si>
+    <t>VER-001423</t>
+  </si>
+  <si>
+    <t>VR05-5048R</t>
+  </si>
+  <si>
+    <t>Армированная клейкая лента, красная 4.8см x 50м  (36шт)</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>VER-001421</t>
-[...31 lines deleted...]
-  <si>
     <t>VER-001424</t>
   </si>
   <si>
     <t>VR05-2548B</t>
   </si>
   <si>
     <t>Армированная клейкая лента, синяя 4.8см x 25м  (72шт)</t>
   </si>
   <si>
     <t>VER-001425</t>
   </si>
   <si>
     <t>VR05-5048B</t>
   </si>
   <si>
     <t>Армированная клейкая лента, синяя 4.8см x 50м  (36шт)</t>
   </si>
   <si>
     <t>VER-001426</t>
   </si>
   <si>
     <t>VR03-32505R</t>
   </si>
   <si>
     <t>Самосклеивающаяся силиконовая лента, красная 0.5мм x 10см x 1.5м  (72шт)</t>
   </si>
   <si>
-    <t>245.49 руб.</t>
+    <t>275.26 руб.</t>
   </si>
   <si>
     <t>VER-001427</t>
   </si>
   <si>
     <t>VR03-32505F</t>
   </si>
   <si>
     <t>Самосклеивающаяся силиконовая лента, белая 0.5мм x 10см x 1.5м  (72шт)</t>
   </si>
   <si>
     <t>VER-001428</t>
   </si>
   <si>
     <t>VR03-32505C</t>
   </si>
   <si>
     <t>Самосклеивающаяся силиконовая лента, черная 0.5мм x 10см x 1.5м  (72шт)</t>
   </si>
   <si>
     <t>VER-001429</t>
   </si>
   <si>
     <t>VR03-32505G</t>
   </si>
   <si>
     <t>Самосклеивающаяся силиконовая лента, серая 0.5мм x 10см x 1.5м  (72шт)</t>
   </si>
   <si>
     <t>VER-001430</t>
   </si>
   <si>
     <t>VR03-32505B</t>
   </si>
   <si>
     <t>Самосклеивающаяся силиконовая лента, синяя 0.5мм x 10см x 1.5м  (72шт)</t>
   </si>
   <si>
     <t>VER-001431</t>
   </si>
   <si>
     <t>VR02-1510</t>
   </si>
   <si>
     <t>Ремонтная клейкая лента 10см x 1.5м  (100шт)</t>
   </si>
   <si>
-    <t>117.60 руб.</t>
+    <t>125.83 руб.</t>
   </si>
   <si>
     <t>VER-001432</t>
   </si>
   <si>
     <t>VR01-2208</t>
   </si>
   <si>
     <t>Клейкая лента двусторонняя 0.8мм x 2см x 2м (120шт)</t>
   </si>
   <si>
-    <t>30.87 руб.</t>
+    <t>42.47 руб.</t>
   </si>
   <si>
     <t>VER-001433</t>
   </si>
   <si>
     <t>VR01-3308</t>
   </si>
   <si>
     <t>Клейкая лента двусторонняя 0.8мм x 3см x 2м  (100шт)</t>
   </si>
   <si>
-    <t>61.74 руб.</t>
+    <t>78.65 руб.</t>
   </si>
   <si>
     <t>VER-001434</t>
   </si>
   <si>
     <t>VR01-2317</t>
   </si>
   <si>
     <t>Клейкая лента двусторонняя 1.7мм x 3см x 3м  (108шт)</t>
   </si>
   <si>
-    <t>114.66 руб.</t>
+    <t>141.56 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1288,624 +1291,624 @@
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>886017</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="2">
-        <v>6</v>
+      <c r="G4" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*161.70</f>
+        <f>J4*177.74</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>886018</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K5" s="2" t="str">
-        <f>J5*308.70</f>
+        <f>J5*339.75</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>886019</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*126.42</f>
+        <f>J6*149.43</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>886020</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*239.61</f>
+        <f>J7*281.55</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>886021</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*126.42</f>
+        <f>J8*149.43</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>886022</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*239.61</f>
+        <f>J9*281.55</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>886023</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*126.42</f>
+        <f>J10*149.43</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>886024</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*239.61</f>
+        <f>J11*281.55</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>886025</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>8</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*245.49</f>
+        <f>J12*275.26</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>886026</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G13" s="2">
         <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*245.49</f>
+        <f>J13*275.26</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>886027</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*245.49</f>
+        <f>J14*275.26</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>886028</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>47</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*245.49</f>
+        <f>J15*275.26</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>886029</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G16" s="2">
         <v>9</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*245.49</f>
+        <f>J16*275.26</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>886030</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*117.60</f>
+        <f>J17*125.83</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>886031</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*30.87</f>
+        <f>J18*42.47</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>886032</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G19" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*61.74</f>
+        <f>J19*78.65</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>886033</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>75</v>
+      </c>
+      <c r="G20" s="2">
+        <v>6</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*114.66</f>
+        <f>J20*141.56</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>