--- v2 (2026-08-12)
+++ v3 (2026-10-15)
@@ -66,84 +66,84 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фильтра сетчатые</t>
   </si>
   <si>
     <t>Фильтра косые</t>
   </si>
   <si>
     <t>Фильтра косые латунные TEBO</t>
   </si>
   <si>
     <t>ALT-122004</t>
   </si>
   <si>
     <t>T-Фг.801.12.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 1/2" (400 мкм) (20/160шт)</t>
   </si>
   <si>
-    <t>386.03 руб.</t>
+    <t>402.24 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ALT-122005</t>
   </si>
   <si>
     <t>T-Фг.801.34.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 3/4" (400 мкм) (13/104)</t>
   </si>
   <si>
-    <t>581.62 руб.</t>
+    <t>606.03 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>ALT-122006</t>
   </si>
   <si>
     <t>T-Фг.801.1.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 1" (400 мкм) (6/48) (шт.)</t>
   </si>
   <si>
-    <t>1 117.03 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>1 163.92 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -765,121 +765,121 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*386.03</f>
+        <f>J5*402.24</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885402</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-        <v>10</v>
+      <c r="G6" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*581.62</f>
+        <f>J6*606.03</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885403</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G7" s="2" t="s">
         <v>27</v>
+      </c>
+      <c r="G7" s="2">
+        <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1117.03</f>
+        <f>J7*1163.92</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>