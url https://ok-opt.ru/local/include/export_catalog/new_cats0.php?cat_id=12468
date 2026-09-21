--- v2 (2026-07-12)
+++ v3 (2026-09-21)
@@ -66,78 +66,78 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Колодезные насосы</t>
   </si>
   <si>
     <t>Колодезные насосы VIEIR</t>
   </si>
   <si>
     <t>VER-001145</t>
   </si>
   <si>
     <t>VR4F-450/40</t>
   </si>
   <si>
     <t>Насос погружной колодезный 450ВТ  (1шт)</t>
   </si>
   <si>
-    <t>17 184.30 руб.</t>
+    <t>18 152.91 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001146</t>
   </si>
   <si>
     <t>VR4F-600/48</t>
   </si>
   <si>
     <t>Насос погружной колодезный 600ВТ  (1шт)</t>
   </si>
   <si>
-    <t>17 626.77 руб.</t>
+    <t>18 620.32 руб.</t>
   </si>
   <si>
     <t>VER-001369</t>
   </si>
   <si>
     <t>VRC1000-45</t>
   </si>
   <si>
     <t>Автоматический колодезный насос (2/1шт)</t>
   </si>
   <si>
-    <t>13 573.98 руб.</t>
+    <t>14 769.24 руб.</t>
   </si>
   <si>
     <t>Колодезные насосы ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001291</t>
   </si>
   <si>
     <t>ZDW-1000A-20m</t>
   </si>
   <si>
     <t>Погружной колодезный насос (мощность 1000Вт; напор 55м; расход 5,2м3/час; глуб погруж до 19м)</t>
   </si>
   <si>
     <t>21 017.66 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -804,160 +804,160 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*17184.30</f>
+        <f>J5*18152.91</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>888493</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*17626.77</f>
+        <f>J6*18620.32</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>888494</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*13573.98</f>
+        <f>J7*14769.24</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" outlineLevel="2">
       <c r="A8" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>956583</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*21017.66</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A8:K8"/>
   </mergeCells>