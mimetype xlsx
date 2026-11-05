--- v4 (2026-08-31)
+++ v5 (2026-11-05)
@@ -69,108 +69,108 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Канализационные трубы и фитинги</t>
   </si>
   <si>
     <t>Канализация наружняя</t>
   </si>
   <si>
     <t>Трубы канализационные наружние</t>
   </si>
   <si>
     <t>ALT-111009</t>
   </si>
   <si>
     <t>041010102</t>
   </si>
   <si>
     <t>ПП TEBO Труба канал. НАРУЖНЯЯ 110x3,4х 500 (рыжая)</t>
   </si>
   <si>
     <t>321.26 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>ALT-111010</t>
+  </si>
+  <si>
+    <t>041010104</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канал. НАРУЖНЯЯ 110x3,4х1000 (рыжая)</t>
+  </si>
+  <si>
+    <t>570.37 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>ALT-111011</t>
   </si>
   <si>
     <t>041010105</t>
   </si>
   <si>
     <t>ПП TEBO Труба канал. НАРУЖНЯЯ 110x3,4х1500 (рыжая)</t>
   </si>
   <si>
     <t>810.27 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ALT-111012</t>
   </si>
   <si>
     <t>041010106</t>
   </si>
   <si>
     <t>ПП TEBO Труба канал. НАРУЖНЯЯ 110x3,4х2000 (рыжая)</t>
   </si>
   <si>
     <t>977.62 руб.</t>
   </si>
   <si>
     <t>ALT-111013</t>
   </si>
   <si>
     <t>041010107</t>
   </si>
   <si>
     <t>ПП TEBO Труба канал. НАРУЖНЯЯ 110x3,4х3000 (рыжая)</t>
   </si>
   <si>
     <t>1 448.46 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>Фитинги канализационные наружние</t>
   </si>
   <si>
     <t>ALT-111024</t>
   </si>
   <si>
     <t>041060101</t>
   </si>
   <si>
     <t>ПП TEBO Заглушка канал. НАРУЖНЯЯ 110 (рыжая) (250шт)</t>
   </si>
   <si>
     <t>45.73 руб.</t>
   </si>
   <si>
     <t>ALT-111026</t>
   </si>
   <si>
     <t>041020101</t>
   </si>
   <si>
     <t>ПП TEBO Муфта надвижная НАРУЖНЯЯ 110 (рыжая) (90шт)</t>
   </si>
@@ -1418,347 +1418,347 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*321.26</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>888557</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*570.37</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>888558</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*810.27</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>888559</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*977.62</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>888560</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1448.46</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="2">
       <c r="A10" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>888571</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*45.73</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>888573</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*106.85</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>888575</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*106.85</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>888577</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*127.80</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>888578</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*109.10</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>888579</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -1784,156 +1784,156 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*109.10</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>888580</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*119.99</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>888584</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*261.17</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>888586</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*217.89</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>888587</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*213.41</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>888593</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1" t="s">