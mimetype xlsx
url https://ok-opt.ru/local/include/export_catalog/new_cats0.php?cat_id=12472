--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -1482,51 +1482,51 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*217.89</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>888587</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*213.41</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>888593</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">