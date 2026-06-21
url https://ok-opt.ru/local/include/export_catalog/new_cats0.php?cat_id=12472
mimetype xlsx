--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -66,189 +66,189 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Канализационные трубы и фитинги</t>
   </si>
   <si>
     <t>Канализация наружняя</t>
   </si>
   <si>
     <t>Фитинги канализационные наружние</t>
   </si>
   <si>
     <t>ALT-111024</t>
   </si>
   <si>
     <t>041060101</t>
   </si>
   <si>
     <t>ПП TEBO Заглушка канал. НАРУЖНЯЯ 110 (рыжая) (250шт)</t>
   </si>
   <si>
-    <t>39.77 руб.</t>
+    <t>45.73 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ALT-111026</t>
   </si>
   <si>
     <t>041020101</t>
   </si>
   <si>
     <t>ПП TEBO Муфта надвижная НАРУЖНЯЯ 110 (рыжая) (90шт)</t>
   </si>
   <si>
-    <t>92.92 руб.</t>
+    <t>106.85 руб.</t>
   </si>
   <si>
     <t>ALT-111028</t>
   </si>
   <si>
     <t>041020201</t>
   </si>
   <si>
     <t>ПП TEBO Муфта соединительная НАРУЖНЯЯ 110 (рыжая) (90шт)</t>
   </si>
   <si>
     <t>ALT-111030</t>
   </si>
   <si>
     <t>041030101</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канал. НАРУЖНИЙ 110 15 град (рыжий)</t>
   </si>
   <si>
-    <t>98.30 руб.</t>
+    <t>127.80 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ALT-111031</t>
   </si>
   <si>
     <t>041030102</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канал. НАРУЖНИЙ 110 30 град (рыжий) (70шт)</t>
   </si>
   <si>
-    <t>94.87 руб.</t>
+    <t>109.10 руб.</t>
   </si>
   <si>
     <t>ALT-111032</t>
   </si>
   <si>
     <t>041030103</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канал. НАРУЖНИЙ 110 45 град (рыжий) (60шт)</t>
   </si>
   <si>
     <t>ALT-111033</t>
   </si>
   <si>
     <t>041030105</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канал. НАРУЖНИЙ 110 87 град (рыжий) (50шт)</t>
   </si>
   <si>
-    <t>104.34 руб.</t>
+    <t>119.99 руб.</t>
   </si>
   <si>
     <t>ALT-111037</t>
   </si>
   <si>
     <t>041090101</t>
   </si>
   <si>
     <t>ПП TEBO Ревизия канал. НАРУЖНЯЯ 110 (рыжая) (40шт)</t>
   </si>
   <si>
-    <t>227.10 руб.</t>
+    <t>261.17 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>ALT-111039</t>
   </si>
   <si>
     <t>041040103</t>
   </si>
   <si>
     <t>ПП TEBO Тройник канал. НАРУЖНИЙ 110-110 45 град. (рыжий) (25шт)</t>
   </si>
   <si>
-    <t>189.47 руб.</t>
+    <t>217.89 руб.</t>
   </si>
   <si>
     <t>ALT-111040</t>
   </si>
   <si>
     <t>041040105</t>
   </si>
   <si>
     <t>ПП TEBO Тройник канал. НАРУЖНИЙ 110-110 87 град. (рыжий) (30шт)</t>
   </si>
   <si>
-    <t>185.57 руб.</t>
+    <t>213.41 руб.</t>
   </si>
   <si>
     <t>ALT-111046</t>
   </si>
   <si>
     <t>041050103</t>
   </si>
   <si>
     <t>ПП TEBO Крестовина канал. НАРУЖНЯЯ 110 45 град (рыжий)</t>
   </si>
   <si>
-    <t>449.89 руб.</t>
+    <t>494.88 руб.</t>
   </si>
   <si>
     <t>ALT-111047</t>
   </si>
   <si>
     <t>041050105</t>
   </si>
   <si>
     <t>ПП TEBO Крестовина канал. НАРУЖНЯЯ 110 87,5 град (рыжий)</t>
   </si>
   <si>
-    <t>463.35 руб.</t>
+    <t>509.68 руб.</t>
   </si>
   <si>
     <t>ALT-111049</t>
   </si>
   <si>
     <t>041100101</t>
   </si>
   <si>
     <t>ПП TEBO Обратный клапан канал. НАРУЖНИЙ 110 (рыжий)</t>
   </si>
   <si>
     <t>2 579.57 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1182,436 +1182,436 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*39.77</f>
+        <f>J5*45.73</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>888573</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*92.92</f>
+        <f>J6*106.85</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>888575</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*92.92</f>
+        <f>J7*106.85</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>888577</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*98.30</f>
+        <f>J8*127.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>888578</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*94.87</f>
+        <f>J9*109.10</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>888579</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*94.87</f>
+        <f>J10*109.10</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>888580</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*104.34</f>
+        <f>J11*119.99</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>888584</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*227.10</f>
+        <f>J12*261.17</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>888586</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*189.47</f>
+        <f>J13*217.89</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>888587</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*185.57</f>
+        <f>J14*213.41</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>888593</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*449.89</f>
+        <f>J15*494.88</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>888594</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*463.35</f>
+        <f>J16*509.68</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>888596</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">