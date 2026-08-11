--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -108,99 +108,96 @@
   <si>
     <t>106.85 руб.</t>
   </si>
   <si>
     <t>ALT-111028</t>
   </si>
   <si>
     <t>041020201</t>
   </si>
   <si>
     <t>ПП TEBO Муфта соединительная НАРУЖНЯЯ 110 (рыжая) (90шт)</t>
   </si>
   <si>
     <t>ALT-111030</t>
   </si>
   <si>
     <t>041030101</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канал. НАРУЖНИЙ 110 15 град (рыжий)</t>
   </si>
   <si>
     <t>127.80 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>ALT-111031</t>
   </si>
   <si>
     <t>041030102</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канал. НАРУЖНИЙ 110 30 град (рыжий) (70шт)</t>
   </si>
   <si>
     <t>109.10 руб.</t>
   </si>
   <si>
     <t>ALT-111032</t>
   </si>
   <si>
     <t>041030103</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канал. НАРУЖНИЙ 110 45 град (рыжий) (60шт)</t>
   </si>
   <si>
     <t>ALT-111033</t>
   </si>
   <si>
     <t>041030105</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канал. НАРУЖНИЙ 110 87 град (рыжий) (50шт)</t>
   </si>
   <si>
     <t>119.99 руб.</t>
   </si>
   <si>
     <t>ALT-111037</t>
   </si>
   <si>
     <t>041090101</t>
   </si>
   <si>
     <t>ПП TEBO Ревизия канал. НАРУЖНЯЯ 110 (рыжая) (40шт)</t>
   </si>
   <si>
     <t>261.17 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>ALT-111039</t>
   </si>
   <si>
     <t>041040103</t>
   </si>
   <si>
     <t>ПП TEBO Тройник канал. НАРУЖНИЙ 110-110 45 град. (рыжий) (25шт)</t>
   </si>
   <si>
     <t>217.89 руб.</t>
   </si>
   <si>
     <t>ALT-111040</t>
   </si>
   <si>
     <t>041040105</t>
   </si>
   <si>
     <t>ПП TEBO Тройник канал. НАРУЖНИЙ 110-110 87 град. (рыжий) (30шт)</t>
   </si>
   <si>
     <t>213.41 руб.</t>
   </si>
@@ -1310,51 +1307,51 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*127.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>888578</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*109.10</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>888579</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1415,223 +1412,223 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*119.99</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>888584</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*261.17</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>888586</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*217.89</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>888587</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*213.41</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>888593</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*494.88</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>888594</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*509.68</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>888596</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2579.57</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>