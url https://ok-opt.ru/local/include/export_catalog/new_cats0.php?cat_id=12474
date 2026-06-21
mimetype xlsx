--- v0 (2026-04-15)
+++ v1 (2026-06-21)
@@ -327,63 +327,63 @@
   <si>
     <t>VER-000676</t>
   </si>
   <si>
     <t>VR526-2</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 1"x3/4"- 2 вых. ЕВРОКОНУС (20/5шт)</t>
   </si>
   <si>
     <t>1 643.46 руб.</t>
   </si>
   <si>
     <t>VER-000677</t>
   </si>
   <si>
     <t>VR525-3</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 3/4"x1/2" КОНУС - 3 вых.(20/5шт)</t>
   </si>
   <si>
     <t>1 694.91 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>VER-000678</t>
   </si>
   <si>
     <t>VR526-3</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 1"x3/4"- 3 вых. ЕВРОКОНУС (16/4шт)</t>
   </si>
   <si>
     <t>2 349.06 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>VER-000679</t>
   </si>
   <si>
     <t>VR525-4</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 3/4"x1/2" КОНУС - 4 вых.(16/4шт)</t>
   </si>
   <si>
     <t>2 191.77 руб.</t>
   </si>
   <si>
     <t>VER-000680</t>
   </si>
   <si>
     <t>VR526-4</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 1"x3/4"- 4 вых. ЕВРОКОНУС (12/3шт)</t>
   </si>
   <si>
     <t>3 057.60 руб.</t>
   </si>
@@ -1803,127 +1803,127 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824045</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1174.53</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824046</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1644.93</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824047</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2127.09</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824785</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
@@ -2013,51 +2013,51 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1666.98</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824788</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1861.02</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824789</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
@@ -2538,261 +2538,261 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1643.46</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>883574</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1694.91</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883575</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="G27" s="2" t="s">
         <v>107</v>
       </c>
+      <c r="G27" s="2">
+        <v>0</v>
+      </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
-      <c r="I27" s="1" t="s">
-        <v>107</v>
+      <c r="I27" s="1">
+        <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*2349.06</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883576</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="G28" s="2" t="s">
-        <v>107</v>
+      <c r="G28" s="2">
+        <v>7</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*2191.77</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883577</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>107</v>
+      <c r="G29" s="2">
+        <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
-      <c r="I29" s="1" t="s">
-        <v>107</v>
+      <c r="I29" s="1">
+        <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*3057.60</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885992</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1484.70</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>885993</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*2168.25</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>885994</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2842.98</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>