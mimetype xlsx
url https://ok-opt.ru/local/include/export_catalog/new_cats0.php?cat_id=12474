--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -66,384 +66,384 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с регулировочными вентилями</t>
   </si>
   <si>
     <t>Коллектора латунные VIEIR</t>
   </si>
   <si>
     <t>FRK-220012</t>
   </si>
   <si>
     <t>VR902</t>
   </si>
   <si>
     <t>коллектор регулирующий 1"х3/4" ЕВРОКОНУС -2 выхода VR (2/24шт)</t>
   </si>
   <si>
-    <t>1 174.53 руб.</t>
+    <t>1 230.49 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FRK-220013</t>
   </si>
   <si>
     <t>VR903</t>
   </si>
   <si>
     <t>коллектор регулирующий 1"х3/4" ЕВРОКОНУС -3 выхода VR (2/16шт)</t>
   </si>
   <si>
-    <t>1 644.93 руб.</t>
+    <t>1 724.20 руб.</t>
   </si>
   <si>
     <t>FRK-220014</t>
   </si>
   <si>
     <t>VR904</t>
   </si>
   <si>
     <t>коллектор регулирующий 1"х3/4" ЕВРОКОНУС -4 выхода VR (2/12шт)</t>
   </si>
   <si>
-    <t>2 127.09 руб.</t>
+    <t>2 228.48 руб.</t>
   </si>
   <si>
     <t>FRK-220015</t>
   </si>
   <si>
     <t>VR502</t>
   </si>
   <si>
     <t>коллектор регулирующий с цангами 3/4"х16-2 вых.никель VR (28/4шт)</t>
   </si>
   <si>
-    <t>1 145.13 руб.</t>
+    <t>1 200.30 руб.</t>
   </si>
   <si>
     <t>FRK-220016</t>
   </si>
   <si>
     <t>VR602</t>
   </si>
   <si>
     <t>коллектор регулирующий с цангами 1"х16-2 вых. никель VR (24/4шт)</t>
   </si>
   <si>
-    <t>1 289.19 руб.</t>
+    <t>1 349.77 руб.</t>
   </si>
   <si>
     <t>FRK-220017</t>
   </si>
   <si>
     <t>VR503</t>
   </si>
   <si>
     <t>коллектор регулирующий с цангами 3/4"х16-3 вых. никель VR (20/4шт)</t>
   </si>
   <si>
-    <t>1 666.98 руб.</t>
+    <t>1 746.85 руб.</t>
   </si>
   <si>
     <t>FRK-220018</t>
   </si>
   <si>
     <t>VR603</t>
   </si>
   <si>
     <t>коллектор регулирующий с цангами 1"х16-3 вых. никель VR (16/2шт)</t>
   </si>
   <si>
-    <t>1 861.02 руб.</t>
+    <t>1 950.67 руб.</t>
   </si>
   <si>
     <t>FRK-220019</t>
   </si>
   <si>
     <t>VR504</t>
   </si>
   <si>
     <t>коллектор регулирующий с цангами 3/4"х16-4 вых. никель VR (16/2шт)</t>
   </si>
   <si>
-    <t>2 222.64 руб.</t>
+    <t>2 328.13 руб.</t>
   </si>
   <si>
     <t>FRK-220020</t>
   </si>
   <si>
     <t>VR604</t>
   </si>
   <si>
     <t>коллектор регулирующий с цангами 1"х16-4 вых. никель VR (16/2шт)</t>
   </si>
   <si>
-    <t>2 446.08 руб.</t>
+    <t>2 562.15 руб.</t>
   </si>
   <si>
     <t>FRK-220021</t>
   </si>
   <si>
     <t>VR505</t>
   </si>
   <si>
     <t>коллектор регулирующий с цангами 3/4"х16-5 вых. никель VR (10/2шт)</t>
   </si>
   <si>
-    <t>2 579.85 руб.</t>
+    <t>2 702.56 руб.</t>
   </si>
   <si>
     <t>FRK-220022</t>
   </si>
   <si>
     <t>VR605</t>
   </si>
   <si>
     <t>коллектор регулирующий с цангами 1"х16-5 вых. никель VR (10/2шт)</t>
   </si>
   <si>
-    <t>3 141.39 руб.</t>
+    <t>3 291.38 руб.</t>
   </si>
   <si>
     <t>FRK-220035</t>
   </si>
   <si>
     <t>VR512</t>
   </si>
   <si>
     <t>Кол.с регулир. вентилями и цан.3/4"х16-2 "ViEiR" (24/4шт)</t>
   </si>
   <si>
-    <t>1 146.60 руб.</t>
+    <t>1 201.81 руб.</t>
   </si>
   <si>
     <t>FRK-220036</t>
   </si>
   <si>
     <t>VR513</t>
   </si>
   <si>
     <t>Кол.с регулир. вентилями и цан.3/4"х16-3 "ViEiR" (20/2шт)</t>
   </si>
   <si>
-    <t>1 700.79 руб.</t>
+    <t>1 781.58 руб.</t>
   </si>
   <si>
     <t>FRK-220037</t>
   </si>
   <si>
     <t>VR514</t>
   </si>
   <si>
     <t>Кол.с регулир. вентилями и цан.3/4"х16-4 "ViEiR" (12/2шт)</t>
   </si>
   <si>
-    <t>2 244.69 руб.</t>
+    <t>2 352.28 руб.</t>
   </si>
   <si>
     <t>FRK-220038</t>
   </si>
   <si>
     <t>VR515</t>
   </si>
   <si>
     <t>Кол.с регулир. вентилями и цан.3/4"х16-5 "ViEiR" (16/2шт)</t>
   </si>
   <si>
-    <t>2 663.64 руб.</t>
+    <t>2 790.13 руб.</t>
   </si>
   <si>
     <t>FRK-220039</t>
   </si>
   <si>
     <t>VR612</t>
   </si>
   <si>
     <t>Кол.с регулир. вентилями и цан.1"х16-2 "ViEiR" (24/4шт)</t>
   </si>
   <si>
-    <t>1 261.26 руб.</t>
+    <t>1 321.08 руб.</t>
   </si>
   <si>
     <t>FRK-220040</t>
   </si>
   <si>
     <t>VR613</t>
   </si>
   <si>
     <t>Кол.с регулир. вентилями и цан.1"х16-3 "ViEiR" (16/2шт)</t>
   </si>
   <si>
-    <t>1 824.27 руб.</t>
+    <t>1 909.91 руб.</t>
   </si>
   <si>
     <t>FRK-220041</t>
   </si>
   <si>
     <t>VR614</t>
   </si>
   <si>
     <t>Кол.с регулир. вентилями и цан.1"х16-4 "ViEiR" (12/2шт)</t>
   </si>
   <si>
-    <t>2 441.67 руб.</t>
+    <t>2 557.62 руб.</t>
   </si>
   <si>
     <t>FRK-220042</t>
   </si>
   <si>
     <t>VR615</t>
   </si>
   <si>
     <t>Кол.с регулир. вентилями и цан.1"х16-5 "ViEiR" (15/2шт)</t>
   </si>
   <si>
-    <t>3 195.78 руб.</t>
+    <t>3 348.76 руб.</t>
   </si>
   <si>
     <t>VER-000675</t>
   </si>
   <si>
     <t>VR525-2</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 3/4"x1/2" КОНУС - 2 вых. (24/6шт)</t>
   </si>
   <si>
-    <t>1 200.99 руб.</t>
+    <t>1 257.67 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VER-000676</t>
+  </si>
+  <si>
+    <t>VR526-2</t>
+  </si>
+  <si>
+    <t>Коллектор латунный с регулирующими вентилями 1"x3/4"- 2 вых. ЕВРОКОНУС (20/5шт)</t>
+  </si>
+  <si>
+    <t>1 721.18 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VER-000676</t>
-[...10 lines deleted...]
-  <si>
     <t>VER-000677</t>
   </si>
   <si>
     <t>VR525-3</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 3/4"x1/2" КОНУС - 3 вых.(20/5шт)</t>
   </si>
   <si>
-    <t>1 694.91 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>1 775.54 руб.</t>
   </si>
   <si>
     <t>VER-000678</t>
   </si>
   <si>
     <t>VR526-3</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 1"x3/4"- 3 вых. ЕВРОКОНУС (16/4шт)</t>
   </si>
   <si>
-    <t>2 349.06 руб.</t>
+    <t>2 460.99 руб.</t>
   </si>
   <si>
     <t>VER-000679</t>
   </si>
   <si>
     <t>VR525-4</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 3/4"x1/2" КОНУС - 4 вых.(16/4шт)</t>
   </si>
   <si>
-    <t>2 191.77 руб.</t>
+    <t>2 296.42 руб.</t>
   </si>
   <si>
     <t>VER-000680</t>
   </si>
   <si>
     <t>VR526-4</t>
   </si>
   <si>
     <t>Коллектор латунный с регулирующими вентилями 1"x3/4"- 4 вых. ЕВРОКОНУС (12/3шт)</t>
   </si>
   <si>
-    <t>3 057.60 руб.</t>
+    <t>3 202.31 руб.</t>
   </si>
   <si>
     <t>VER-001383</t>
   </si>
   <si>
     <t>VR507-2</t>
   </si>
   <si>
     <t>Коллектор водоразборный с регулировычными вентилями 3/4"x2 вых. (40/1шт)</t>
   </si>
   <si>
-    <t>1 484.70 руб.</t>
+    <t>1 556.61 руб.</t>
   </si>
   <si>
     <t>VER-001384</t>
   </si>
   <si>
     <t>VR507-3</t>
   </si>
   <si>
     <t>Коллектор водоразборный с регулировычными вентилями 3/4"x3 вых. (30/1шт)</t>
   </si>
   <si>
-    <t>2 168.25 руб.</t>
+    <t>2 270.75 руб.</t>
   </si>
   <si>
     <t>VER-001385</t>
   </si>
   <si>
     <t>VR507-4</t>
   </si>
   <si>
     <t>Коллектор водоразборный с регулировычными вентилями 3/4"x4 вых. (20/1шт)</t>
   </si>
   <si>
-    <t>2 842.98 руб.</t>
+    <t>2 978.85 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1803,1008 +1803,1008 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824045</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1174.53</f>
+        <f>J5*1230.49</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824046</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1644.93</f>
+        <f>J6*1724.20</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824047</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2127.09</f>
+        <f>J7*2228.48</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824785</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1145.13</f>
+        <f>J8*1200.30</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824786</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>7</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1289.19</f>
+        <f>J9*1349.77</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824787</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1666.98</f>
+        <f>J10*1746.85</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824788</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1861.02</f>
+        <f>J11*1950.67</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824789</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2222.64</f>
+        <f>J12*2328.13</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824790</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>5</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2446.08</f>
+        <f>J13*2562.15</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824791</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>10</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2579.85</f>
+        <f>J14*2702.56</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824792</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>3</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3141.39</f>
+        <f>J15*3291.38</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>829311</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1146.60</f>
+        <f>J16*1201.81</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>829312</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1700.79</f>
+        <f>J17*1781.58</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>829313</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="2">
         <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2244.69</f>
+        <f>J18*2352.28</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>829314</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2663.64</f>
+        <f>J19*2790.13</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>829315</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1261.26</f>
+        <f>J20*1321.08</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>829316</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>1</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1824.27</f>
+        <f>J21*1909.91</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>829317</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2441.67</f>
+        <f>J22*2557.62</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>829318</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*3195.78</f>
+        <f>J23*3348.76</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883572</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1200.99</f>
+        <f>J24*1257.67</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>883573</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1643.46</f>
+        <f>J25*1721.18</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>883574</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1694.91</f>
+        <f>J26*1775.54</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883575</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="G27" s="2">
-        <v>0</v>
+      <c r="G27" s="2" t="s">
+        <v>99</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2349.06</f>
+        <f>J27*2460.99</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883576</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="G28" s="2">
-        <v>7</v>
+      <c r="G28" s="2" t="s">
+        <v>94</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2191.77</f>
+        <f>J28*2296.42</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883577</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="G29" s="2">
-        <v>3</v>
+      <c r="G29" s="2" t="s">
+        <v>99</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*3057.60</f>
+        <f>J29*3202.31</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885992</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>103</v>
+      <c r="G30" s="2">
+        <v>8</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1484.70</f>
+        <f>J30*1556.61</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>885993</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="G31" s="2" t="s">
-        <v>103</v>
+      <c r="G31" s="2">
+        <v>9</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*2168.25</f>
+        <f>J31*2270.75</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>885994</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="G32" s="2" t="s">
-        <v>103</v>
+      <c r="G32" s="2">
+        <v>10</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2842.98</f>
+        <f>J32*2978.85</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>