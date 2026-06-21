--- v0 (2026-04-15)
+++ v1 (2026-06-21)
@@ -16,281 +16,317 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с регулировочными вентилями</t>
   </si>
   <si>
     <t>Коллектора латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-713028</t>
   </si>
   <si>
     <t>VTc.560.N.0502</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 3/4"х2 вых. 1/2" нар.    (1 /30шт)</t>
   </si>
   <si>
-    <t>1 186.00 руб.</t>
+    <t>1 292.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-713029</t>
   </si>
   <si>
     <t>VTc.560.N.0503</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 3/4"х3 вых. 1/2" нар.    (1 /25шт)</t>
   </si>
   <si>
-    <t>1 616.00 руб.</t>
+    <t>1 762.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-713030</t>
   </si>
   <si>
     <t>VTc.560.N.0504</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 3/4"х4 вых. 1/2" нар.    (1 /17шт)</t>
   </si>
   <si>
-    <t>2 188.00 руб.</t>
+    <t>2 385.00 руб.</t>
   </si>
   <si>
     <t>VLC-713031</t>
   </si>
   <si>
     <t>VTc.560.N.0602</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х2 вых. 1/2" нар.    (1 /24шт)</t>
   </si>
   <si>
-    <t>1 503.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>1 638.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-713032</t>
   </si>
   <si>
     <t>VTc.560.N.0603</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х3 вых. 1/2" нар.    (1 /20шт)</t>
   </si>
   <si>
-    <t>2 232.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>2 432.00 руб.</t>
   </si>
   <si>
     <t>VLC-713033</t>
   </si>
   <si>
     <t>VTc.560.N.0604</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х4 вых. 1/2" нар.    (1 /17шт)</t>
   </si>
   <si>
-    <t>2 837.00 руб.</t>
+    <t>3 093.00 руб.</t>
   </si>
   <si>
     <t>VLC-713034</t>
   </si>
   <si>
     <t>VTc.560.NE.060502</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х2 вых. Евроконус 3/4    (1 /20шт)</t>
   </si>
   <si>
-    <t>2 032.00 руб.</t>
+    <t>1 900.00 руб.</t>
   </si>
   <si>
     <t>VLC-713035</t>
   </si>
   <si>
     <t>VTc.560.NE.060503</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х3 вых. Евроконус 3/4     (1 /18шт)</t>
   </si>
   <si>
-    <t>2 778.00 руб.</t>
+    <t>2 700.00 руб.</t>
   </si>
   <si>
     <t>VLC-713036</t>
   </si>
   <si>
     <t>VTc.560.NE.060504</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х4 вых. Евроконус 3/4    (1 /15шт)</t>
   </si>
   <si>
-    <t>3 625.00 руб.</t>
+    <t>3 500.00 руб.</t>
   </si>
   <si>
     <t>VLC-713037</t>
   </si>
   <si>
     <t>VTc.570.N.0502</t>
   </si>
   <si>
-    <t>1 837.00 руб.</t>
+    <t>2 002.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-713038</t>
   </si>
   <si>
     <t>VTc.570.N.0503</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 3/4"х3 вых. 1/2" нар.    (1 /20шт)</t>
   </si>
   <si>
-    <t>2 642.00 руб.</t>
+    <t>2 879.00 руб.</t>
   </si>
   <si>
     <t>VLC-713039</t>
   </si>
   <si>
     <t>VTc.570.N.0504</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 3/4"х4 вых. 1/2" нар.</t>
   </si>
   <si>
-    <t>3 450.00 руб.</t>
+    <t>3 761.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902078</t>
+  </si>
+  <si>
+    <t>VTs.560.N.01</t>
+  </si>
+  <si>
+    <t>Кран- букса для коллектора VTc.560.N</t>
+  </si>
+  <si>
+    <t>252.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902079</t>
+  </si>
+  <si>
+    <t>VTs.570.N.01</t>
+  </si>
+  <si>
+    <t>Кран- букса для коллектора VTc.570.N. и VTc.570.NE</t>
+  </si>
+  <si>
+    <t>257.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902084</t>
+  </si>
+  <si>
+    <t>VTs.560.N.02</t>
+  </si>
+  <si>
+    <t>Кран- букса для коллектора VTc.560.NE</t>
+  </si>
+  <si>
+    <t>367.00 руб.</t>
   </si>
   <si>
     <t>VLC-999082</t>
   </si>
   <si>
     <t>VTc.570.NE.0602</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х2 вых. Евроконус 3/4" (на подающий трубопровод)</t>
   </si>
   <si>
-    <t>2 560.00 руб.</t>
+    <t>2 791.00 руб.</t>
   </si>
   <si>
     <t>VLC-999083</t>
   </si>
   <si>
     <t>VTc.570.NE.0603</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х3 вых. Евроконус 3/4" (на подающий трубопровод)</t>
   </si>
   <si>
-    <t>3 611.00 руб.</t>
+    <t>3 936.00 руб.</t>
   </si>
   <si>
     <t>VLC-999084</t>
   </si>
   <si>
     <t>VTc.570.NE.0604</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х4 вых. Евроконус 3/4" (на подающий трубопровод)</t>
   </si>
   <si>
-    <t>4 718.00 руб.</t>
+    <t>5 143.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -751,117 +787,117 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="13" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="14" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="15" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1134,51 +1170,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L19"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1186,51 +1222,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J19)</f>
+        <f>SUM(J2:J22)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1260,556 +1296,661 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820605</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1186.00</f>
+        <f>J5*1292.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820606</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1616.00</f>
+        <f>J6*1762.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820607</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2188.00</f>
+        <f>J7*2385.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820608</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1503.00</f>
+        <f>J8*1638.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820609</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>5</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2232.00</f>
+        <f>J9*2432.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820610</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2837.00</f>
+        <f>J10*3093.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820611</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
-      <c r="H11" s="2">
-        <v>0</v>
+      <c r="H11" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*2032.00</f>
+        <f>J11*1900.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820612</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
-      <c r="H12" s="2">
-        <v>0</v>
+      <c r="H12" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2778.00</f>
+        <f>J12*2700.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820613</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2">
-        <v>0</v>
+      <c r="H13" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3625.00</f>
+        <f>J13*3500.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820614</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="2">
+        <v>5</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1837.00</f>
+        <f>J14*2002.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820615</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>3</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2642.00</f>
+        <f>J15*2879.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820616</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3450.00</f>
+        <f>J16*3761.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="17" spans="1:12" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>834778</v>
+        <v>956797</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2560.00</f>
+        <f>J17*252.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="18" spans="1:12" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>834779</v>
+        <v>956798</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="G18" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G18" s="2">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*3611.00</f>
+        <f>J18*257.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="19" spans="1:12" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>834780</v>
+        <v>956800</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="G19" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*4718.00</f>
+        <f>J19*367.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1">
+        <v>834778</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="G20" s="2">
+        <v>5</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" s="2" t="str">
+        <f>J20*2791.00</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="5"/>
+    </row>
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1">
+        <v>834779</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="G21" s="2">
+        <v>3</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" s="2" t="str">
+        <f>J21*3936.00</f>
+        <v>0</v>
+      </c>
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1">
+        <v>834780</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K22" s="2" t="str">
+        <f>J22*5143.00</f>
+        <v>0</v>
+      </c>
+      <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>