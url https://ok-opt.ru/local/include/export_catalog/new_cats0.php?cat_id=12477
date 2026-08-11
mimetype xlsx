--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -186,63 +186,63 @@
   <si>
     <t>2 700.00 руб.</t>
   </si>
   <si>
     <t>VLC-713036</t>
   </si>
   <si>
     <t>VTc.560.NE.060504</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 1"х4 вых. Евроконус 3/4    (1 /15шт)</t>
   </si>
   <si>
     <t>3 500.00 руб.</t>
   </si>
   <si>
     <t>VLC-713037</t>
   </si>
   <si>
     <t>VTc.570.N.0502</t>
   </si>
   <si>
     <t>2 002.00 руб.</t>
   </si>
   <si>
+    <t>VLC-713038</t>
+  </si>
+  <si>
+    <t>VTc.570.N.0503</t>
+  </si>
+  <si>
+    <t>Коллектор с регул. вентилями, 3/4"х3 вых. 1/2" нар.    (1 /20шт)</t>
+  </si>
+  <si>
+    <t>2 879.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
-  </si>
-[...10 lines deleted...]
-    <t>2 879.00 руб.</t>
   </si>
   <si>
     <t>VLC-713039</t>
   </si>
   <si>
     <t>VTc.570.N.0504</t>
   </si>
   <si>
     <t>Коллектор с регул. вентилями, 3/4"х4 вых. 1/2" нар.</t>
   </si>
   <si>
     <t>3 761.00 руб.</t>
   </si>
   <si>
     <t>VLC-902078</t>
   </si>
   <si>
     <t>VTs.560.N.01</t>
   </si>
   <si>
     <t>Кран- букса для коллектора VTc.560.N</t>
   </si>
   <si>
     <t>252.00 руб.</t>
   </si>
@@ -418,51 +418,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf5c_86a5_11e9_8101_003048fd731b_409a6a35_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf5f_86a5_11e9_8101_003048fd731b_409a6a39_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf62_86a5_11e9_8101_003048fd731b_409a6a3d_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf65_86a5_11e9_8101_003048fd731b_409a6a41_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf68_86a5_11e9_8101_003048fd731b_409a6a45_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf6b_86a5_11e9_8101_003048fd731b_409a6a49_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf6e_86a5_11e9_8101_003048fd731b_409a6a4d_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf71_86a5_11e9_8101_003048fd731b_409a6a51_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf75_86a5_11e9_8101_003048fd731b_409a6a55_281f_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf78_86a5_11e9_8101_003048fd731b_409a6a59_281f_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf7c_86a5_11e9_8101_003048fd731b_46e46093_281f_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf80_86a5_11e9_8101_003048fd731b_46e46097_281f_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d56_0b65_11ec_831e_003048fd731b_46e460b3_281f_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d58_0b65_11ec_831e_003048fd731b_46e460b7_281f_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d5a_0b65_11ec_831e_003048fd731b_46e460bb_281f_11ed_a30f_00259070b48715.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf5c_86a5_11e9_8101_003048fd731b_409a6a35_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf5f_86a5_11e9_8101_003048fd731b_409a6a39_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf62_86a5_11e9_8101_003048fd731b_409a6a3d_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf65_86a5_11e9_8101_003048fd731b_409a6a41_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf68_86a5_11e9_8101_003048fd731b_409a6a45_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf6b_86a5_11e9_8101_003048fd731b_409a6a49_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf6e_86a5_11e9_8101_003048fd731b_409a6a4d_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf71_86a5_11e9_8101_003048fd731b_409a6a51_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf75_86a5_11e9_8101_003048fd731b_409a6a55_281f_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf78_86a5_11e9_8101_003048fd731b_409a6a59_281f_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf7c_86a5_11e9_8101_003048fd731b_46e46093_281f_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf80_86a5_11e9_8101_003048fd731b_46e46097_281f_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e5a_4547_11f1_a8b7_047c1617b143_35bcb715_714f_11f1_a8f1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e67_4547_11f1_a8b7_047c1617b143_35bcb719_714f_11f1_a8f1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d56_0b65_11ec_831e_003048fd731b_46e460b3_281f_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d58_0b65_11ec_831e_003048fd731b_46e460b7_281f_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d5a_0b65_11ec_831e_003048fd731b_46e460bb_281f_11ed_a30f_00259070b48717.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -787,123 +787,183 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1296,51 +1356,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820605</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1292.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820606</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1471,89 +1531,89 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2432.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820610</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3093.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820611</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1900.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820612</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
@@ -1579,170 +1639,170 @@
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820613</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3500.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820614</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2002.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820615</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" s="2" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2879.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820616</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3761.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12" outlineLevel="4">
+    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>956797</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
@@ -1768,51 +1828,51 @@
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*257.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" outlineLevel="4">
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>956800</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
@@ -1821,121 +1881,121 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*367.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834778</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>3</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2791.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834779</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*3936.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>834780</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>23</v>
+      <c r="G22" s="2">
+        <v>2</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5143.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>