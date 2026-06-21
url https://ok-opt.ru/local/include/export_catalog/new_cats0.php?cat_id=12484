--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -1291,52 +1291,52 @@
         <f>J5*4309.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>889726</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
-      <c r="H6" s="2">
-        <v>3</v>
+      <c r="H6" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*5058.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>889727</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
@@ -1397,51 +1397,51 @@
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>889729</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*16631.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>889730</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">