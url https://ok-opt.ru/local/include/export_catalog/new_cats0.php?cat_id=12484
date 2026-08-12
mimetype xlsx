--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -1327,51 +1327,51 @@
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>889727</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*7480.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>889728</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">