--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -322,51 +322,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a12_551c_11f0_a76e_047c1617b143_579e2405_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a14_551c_11f0_a76e_047c1617b143_579e2406_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a16_551c_11f0_a76e_047c1617b143_579e2407_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a18_551c_11f0_a76e_047c1617b143_579e2409_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1a_551c_11f0_a76e_047c1617b143_579e240a_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1c_551c_11f0_a76e_047c1617b143_579e240c_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1e_551c_11f0_a76e_047c1617b143_579e240d_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a20_551c_11f0_a76e_047c1617b143_579e240f_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a22_551c_11f0_a76e_047c1617b143_579e2413_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb5_7932_11f0_a79f_047c1617b143_a26f33c4_7c1e_11f0_a7a3_047c1617b14310.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a12_551c_11f0_a76e_047c1617b143_579e2405_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a14_551c_11f0_a76e_047c1617b143_579e2406_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a16_551c_11f0_a76e_047c1617b143_579e2407_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a18_551c_11f0_a76e_047c1617b143_579e2409_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1a_551c_11f0_a76e_047c1617b143_579e240a_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1c_551c_11f0_a76e_047c1617b143_579e240c_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1e_551c_11f0_a76e_047c1617b143_579e240d_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a20_551c_11f0_a76e_047c1617b143_579e240f_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a22_551c_11f0_a76e_047c1617b143_579e2413_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb5_7932_11f0_a79f_047c1617b143_a26f33c4_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e5e_4547_11f1_a8b7_047c1617b143_3c04fec1_714f_11f1_a8f1_047c1617b14311.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -614,50 +614,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1053,51 +1083,51 @@
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>890082</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*32995.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>890083</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
@@ -1228,51 +1258,51 @@
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890087</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*40642.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890088</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -1298,51 +1328,51 @@
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>890089</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*19498.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>890090</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
@@ -1382,51 +1412,51 @@
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>1</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6663.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12" outlineLevel="4">
+    <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>956799</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>