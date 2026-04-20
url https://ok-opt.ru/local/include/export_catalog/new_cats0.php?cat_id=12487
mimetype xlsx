--- v0 (2025-12-07)
+++ v1 (2026-04-20)
@@ -943,51 +943,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2508.71</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>890513</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*4600.07</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>890514</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1013,86 +1013,86 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2594.01</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>890515</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2689.96</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890516</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*4752.39</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>