--- v2 (2026-08-11)
+++ v3 (2026-10-13)
@@ -1156,51 +1156,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1669.45</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890504</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1074.10</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890505</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -1225,52 +1225,52 @@
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1770.49</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>890507</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>24</v>
+      <c r="G12" s="2">
+        <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1734.64</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>890508</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">