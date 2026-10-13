--- v2 (2026-08-11)
+++ v3 (2026-10-13)
@@ -810,51 +810,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1090.39</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>890506</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1161.74</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>890509</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">