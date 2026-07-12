--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -90,155 +90,155 @@
   <si>
     <t>117.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>VLC-310002</t>
   </si>
   <si>
     <t>VTp.700.0020.25</t>
   </si>
   <si>
     <t>ТРУБА PP-R, PN 20/25, 25 MM (белый) SDR6 (4 /80шт) (синяя уп 25мм)</t>
   </si>
   <si>
     <t>182.00 руб.</t>
   </si>
   <si>
+    <t>VLC-310003</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.32</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 32 MM (белый) SDR6  (4 /60шт) (синяя уп 32мм)</t>
+  </si>
+  <si>
+    <t>298.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-310004</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.40</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 40 MM (белый) SDR6 (4 /40шт) (синяя уп 40мм)</t>
+  </si>
+  <si>
+    <t>452.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-310005</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.50</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 50 MM (белый) SDR6 (4 /24шт) (синяя уп 50мм)</t>
+  </si>
+  <si>
+    <t>774.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-310006</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.63</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 63 MM (белый) SDR6 (4 /16шт) (синяя уп 63мм)</t>
+  </si>
+  <si>
+    <t>1 245.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-310007</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.75</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 75 MM (белый) SDR6 (4 /12шт) (синяя уп 75мм)</t>
+  </si>
+  <si>
+    <t>1 990.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-310008</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.90</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 90 MM (белый) SDR6 (4 /8шт) (синяя уп 90мм)</t>
+  </si>
+  <si>
+    <t>3 028.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-310009</t>
+  </si>
+  <si>
+    <t>VTp.700.AL25.20</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 20 MM (белый)   (4 /120шт) (красная уп 20мм)</t>
+  </si>
+  <si>
+    <t>181.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;5000</t>
   </si>
   <si>
-    <t>VLC-310003</t>
-[...85 lines deleted...]
-  <si>
     <t>VLC-310010</t>
   </si>
   <si>
     <t>VTp.700.AL25.25</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 25 MM (белый)  (4 /80шт) (красная уп 25мм)</t>
   </si>
   <si>
     <t>261.00 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-310011</t>
   </si>
   <si>
     <t>VTp.700.AL25.32</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 32 MM (белый) (4 /60шт) (красная уп 32мм)</t>
   </si>
   <si>
     <t>419.00 руб.</t>
   </si>
   <si>
     <t>VLC-310012</t>
   </si>
   <si>
     <t>VTp.700.AL25.40</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 40 MM (белый)  (4 /40шт) (красная уп 40мм)</t>
   </si>
   <si>
     <t>744.00 руб.</t>
   </si>
   <si>
     <t>VLC-310013</t>
@@ -253,53 +253,50 @@
     <t>907.00 руб.</t>
   </si>
   <si>
     <t>VLC-310014</t>
   </si>
   <si>
     <t>VTp.700.AL25.63</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 63 MM (белый)  (4 /16шт) (красная уп 63мм)</t>
   </si>
   <si>
     <t>1 605.00 руб.</t>
   </si>
   <si>
     <t>VLC-310015</t>
   </si>
   <si>
     <t>VTp.700.AL25.75</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 75 MM (белый)   (4 /12шт) (красная уп 75мм)</t>
   </si>
   <si>
     <t>2 108.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-310016</t>
   </si>
   <si>
     <t>VTp.700.AL25.90</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 90 MM (белый)  (4 /8шт) (красная уп 90мм)</t>
   </si>
   <si>
     <t>2 841.00 руб.</t>
   </si>
   <si>
     <t>VLC-310017</t>
   </si>
   <si>
     <t>VTp.700.FB20.20</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. СТЕКЛО, PN 20, 20 MM (белый)   (4 /120шт) (черная уп 20мм)</t>
   </si>
   <si>
     <t>114.00 руб.</t>
   </si>
@@ -2411,363 +2408,363 @@
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>903100</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*182.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>903101</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*298.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>903102</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
-      <c r="H8" s="2">
-        <v>0</v>
+      <c r="H8" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*452.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>903103</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*774.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>903104</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1245.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>903105</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1990.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>903106</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
-      <c r="H12" s="2" t="s">
-        <v>49</v>
+      <c r="H12" s="2">
+        <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3028.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>903107</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*181.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>903108</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*261.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>903109</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*419.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>903110</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
@@ -2796,1060 +2793,1060 @@
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>903111</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*907.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>903112</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1605.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>903113</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2" t="s">
-        <v>79</v>
+      <c r="H19" s="2">
+        <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2108.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>903114</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2841.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>903115</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*114.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>903116</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*168.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>903117</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*280.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>903118</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*460.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>903119</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*811.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>903120</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1293.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>903121</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1085.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>903122</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*1618.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>903123</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*133.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>903124</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*202.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>903125</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*349.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>903126</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*522.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>903127</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*810.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>903128</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*1400.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>903129</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="E35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*1293.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>903130</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1971.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>903131</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*181.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>903132</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*261.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>903133</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*419.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>811245</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*114.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>811246</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*168.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>811247</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*280.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>903134</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*117.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>903135</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*182.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>903136</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="E45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G45" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H45" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*298.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>903365</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*2446.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>