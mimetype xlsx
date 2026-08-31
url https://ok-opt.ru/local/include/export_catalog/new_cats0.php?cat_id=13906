--- v1 (2026-07-12)
+++ v2 (2026-08-31)
@@ -16,488 +16,494 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Полипропиленовая система</t>
   </si>
   <si>
     <t>Трубы полипропиленовые</t>
   </si>
   <si>
     <t>Трубы полипропиленовые VALTEC</t>
   </si>
   <si>
     <t>VLC-310001</t>
   </si>
   <si>
     <t>VTp.700.0020.20</t>
   </si>
   <si>
     <t>ТРУБА PP-R, PN 20/25, 20 MM (белый) SDR6  (4 /120шт) (синяя уп 20мм)</t>
   </si>
   <si>
-    <t>117.00 руб.</t>
+    <t>127.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>пог. м</t>
+  </si>
+  <si>
+    <t>VLC-310002</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.25</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 25 MM (белый) SDR6 (4 /80шт) (синяя уп 25мм)</t>
+  </si>
+  <si>
+    <t>199.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>пог. м</t>
-[...13 lines deleted...]
-  <si>
     <t>VLC-310003</t>
   </si>
   <si>
     <t>VTp.700.0020.32</t>
   </si>
   <si>
     <t>ТРУБА PP-R, PN 20/25, 32 MM (белый) SDR6  (4 /60шт) (синяя уп 32мм)</t>
   </si>
   <si>
-    <t>298.00 руб.</t>
+    <t>325.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-310004</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.40</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 40 MM (белый) SDR6 (4 /40шт) (синяя уп 40мм)</t>
+  </si>
+  <si>
+    <t>493.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-310005</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.50</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 50 MM (белый) SDR6 (4 /24шт) (синяя уп 50мм)</t>
+  </si>
+  <si>
+    <t>815.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-310006</t>
+  </si>
+  <si>
+    <t>VTp.700.0020.63</t>
+  </si>
+  <si>
+    <t>ТРУБА PP-R, PN 20/25, 63 MM (белый) SDR6 (4 /16шт) (синяя уп 63мм)</t>
+  </si>
+  <si>
+    <t>1 311.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...37 lines deleted...]
-  <si>
     <t>VLC-310007</t>
   </si>
   <si>
     <t>VTp.700.0020.75</t>
   </si>
   <si>
     <t>ТРУБА PP-R, PN 20/25, 75 MM (белый) SDR6 (4 /12шт) (синяя уп 75мм)</t>
   </si>
   <si>
-    <t>1 990.00 руб.</t>
+    <t>2 097.00 руб.</t>
   </si>
   <si>
     <t>VLC-310008</t>
   </si>
   <si>
     <t>VTp.700.0020.90</t>
   </si>
   <si>
     <t>ТРУБА PP-R, PN 20/25, 90 MM (белый) SDR6 (4 /8шт) (синяя уп 90мм)</t>
   </si>
   <si>
-    <t>3 028.00 руб.</t>
+    <t>3 296.00 руб.</t>
   </si>
   <si>
     <t>VLC-310009</t>
   </si>
   <si>
     <t>VTp.700.AL25.20</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 20 MM (белый)   (4 /120шт) (красная уп 20мм)</t>
   </si>
   <si>
-    <t>181.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;5000</t>
+    <t>197.00 руб.</t>
   </si>
   <si>
     <t>VLC-310010</t>
   </si>
   <si>
     <t>VTp.700.AL25.25</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 25 MM (белый)  (4 /80шт) (красная уп 25мм)</t>
   </si>
   <si>
-    <t>261.00 руб.</t>
+    <t>284.00 руб.</t>
   </si>
   <si>
     <t>VLC-310011</t>
   </si>
   <si>
     <t>VTp.700.AL25.32</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 32 MM (белый) (4 /60шт) (красная уп 32мм)</t>
   </si>
   <si>
-    <t>419.00 руб.</t>
+    <t>456.00 руб.</t>
   </si>
   <si>
     <t>VLC-310012</t>
   </si>
   <si>
     <t>VTp.700.AL25.40</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 40 MM (белый)  (4 /40шт) (красная уп 40мм)</t>
   </si>
   <si>
-    <t>744.00 руб.</t>
+    <t>784.00 руб.</t>
   </si>
   <si>
     <t>VLC-310013</t>
   </si>
   <si>
     <t>VTp.700.AL25.50</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 50 MM (белый) (4 /24шт) (красная уп 50мм)</t>
   </si>
   <si>
-    <t>907.00 руб.</t>
+    <t>987.00 руб.</t>
   </si>
   <si>
     <t>VLC-310014</t>
   </si>
   <si>
     <t>VTp.700.AL25.63</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 63 MM (белый)  (4 /16шт) (красная уп 63мм)</t>
   </si>
   <si>
     <t>1 605.00 руб.</t>
   </si>
   <si>
     <t>VLC-310015</t>
   </si>
   <si>
     <t>VTp.700.AL25.75</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 75 MM (белый)   (4 /12шт) (красная уп 75мм)</t>
   </si>
   <si>
     <t>2 108.00 руб.</t>
   </si>
   <si>
     <t>VLC-310016</t>
   </si>
   <si>
     <t>VTp.700.AL25.90</t>
   </si>
   <si>
     <t>ТРУБА PP-ALUX, арм. АЛЮМ, PN 25, 90 MM (белый)  (4 /8шт) (красная уп 90мм)</t>
   </si>
   <si>
-    <t>2 841.00 руб.</t>
+    <t>2 993.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-310017</t>
   </si>
   <si>
     <t>VTp.700.FB20.20</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. СТЕКЛО, PN 20, 20 MM (белый)   (4 /120шт) (черная уп 20мм)</t>
   </si>
   <si>
-    <t>114.00 руб.</t>
+    <t>124.00 руб.</t>
   </si>
   <si>
     <t>VLC-310018</t>
   </si>
   <si>
     <t>VTp.700.FB20.25</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. СТЕКЛО, PN 20, 25 MM  (белый)  (4 /80шт) (черная уп 25мм)</t>
   </si>
   <si>
-    <t>168.00 руб.</t>
+    <t>183.00 руб.</t>
   </si>
   <si>
     <t>VLC-310019</t>
   </si>
   <si>
     <t>VTp.700.FB20.32</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. СТЕКЛО, PN 20, 32 MM (белый)  (4 /60шт) (черная уп 32мм)</t>
   </si>
   <si>
-    <t>280.00 руб.</t>
+    <t>305.00 руб.</t>
   </si>
   <si>
     <t>VLC-310020</t>
   </si>
   <si>
     <t>VTp.700.FB20.40</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. СТЕКЛО, PN 20, 40 MM (белый) (4 /40шт) (черная уп 40мм)</t>
   </si>
   <si>
-    <t>460.00 руб.</t>
+    <t>501.00 руб.</t>
   </si>
   <si>
     <t>VLC-310021</t>
   </si>
   <si>
     <t>VTp.700.FB20.50</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. СТЕКЛО, PN 20, 50 MM (белый)  (4 /24шт) (черная уп 50мм)</t>
   </si>
   <si>
     <t>811.00 руб.</t>
   </si>
   <si>
     <t>VLC-310022</t>
   </si>
   <si>
     <t>VTp.700.FB20.63</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. СТЕКЛО, PN 20, 63 MM (белый)  (4 /16шт) (черная уп 63мм)</t>
   </si>
   <si>
     <t>1 293.00 руб.</t>
   </si>
   <si>
     <t>VLC-310023</t>
   </si>
   <si>
     <t>VTp.700.FB20.75</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. СТЕКЛО, PN 20, 75 MM (белый)   (4 /12шт) (черная уп 75мм)</t>
   </si>
   <si>
-    <t>1 085.00 руб.</t>
+    <t>1 150.00 руб.</t>
   </si>
   <si>
     <t>VLC-310024</t>
   </si>
   <si>
     <t>VTp.700.FB20.90</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. СТЕКЛО, PN 20, 90 MM (белый)   (4 /8шт) (черная уп 90мм)</t>
   </si>
   <si>
-    <t>1 618.00 руб.</t>
+    <t>1 715.00 руб.</t>
   </si>
   <si>
     <t>VLC-310025</t>
   </si>
   <si>
     <t>VTp.700.FB25.20</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. стекл., 20 MM (белый), PN 25   (4 /120шт) (желтая уп 20мм)</t>
   </si>
   <si>
-    <t>133.00 руб.</t>
+    <t>145.00 руб.</t>
   </si>
   <si>
     <t>VLC-310026</t>
   </si>
   <si>
     <t>VTp.700.FB25.25</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. стекл., 25 MM (белый), PN 25   (4 /80шт) (желтая уп 25мм)</t>
   </si>
   <si>
-    <t>202.00 руб.</t>
+    <t>221.00 руб.</t>
   </si>
   <si>
     <t>VLC-310027</t>
   </si>
   <si>
     <t>VTp.700.FB25.32</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. стекл., 32 MM (белый), PN 25 (4 /60шт) (желтая уп 32мм)</t>
   </si>
   <si>
-    <t>349.00 руб.</t>
+    <t>380.00 руб.</t>
   </si>
   <si>
     <t>VLC-310028</t>
   </si>
   <si>
     <t>VTp.700.FB25.40</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. стекл., 40 MM (белый), PN 25 (4 /40шт) (желтая уп 40мм)</t>
   </si>
   <si>
-    <t>522.00 руб.</t>
+    <t>568.00 руб.</t>
   </si>
   <si>
     <t>VLC-310029</t>
   </si>
   <si>
     <t>VTp.700.FB25.50</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. стекл., 50 MM (белый), PN 25  (4 /24шт) (желтая уп 50мм)</t>
   </si>
   <si>
-    <t>810.00 руб.</t>
+    <t>882.00 руб.</t>
   </si>
   <si>
     <t>VLC-310030</t>
   </si>
   <si>
     <t>VTp.700.FB25.63</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. стекл., 63 MM (белый), PN 25  (4 /16шт) (желтая уп 63мм)</t>
   </si>
   <si>
-    <t>1 400.00 руб.</t>
+    <t>1 524.00 руб.</t>
   </si>
   <si>
     <t>VLC-310031</t>
   </si>
   <si>
     <t>VTp.700.FB25.75</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. стекл., 75 MM (белый), PN 25   (4 /12шт) (желтая уп 75мм)</t>
   </si>
   <si>
+    <t>1 370.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-310032</t>
   </si>
   <si>
     <t>VTp.700.FB25.90</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. стекл., 90 MM (белый), PN 25   (4 /8шт) (желтая уп 90мм)</t>
   </si>
   <si>
-    <t>1 971.00 руб.</t>
+    <t>2 090.00 руб.</t>
   </si>
   <si>
     <t>VLC-320001</t>
   </si>
   <si>
     <t>VTp.700.AL25.20.02</t>
   </si>
   <si>
     <t>ТРУБА PP- ALUX, арм. АЛЮМ, PN 25, 20 MM (белый, по 2м) (2 /60шт) (красная уп 20мм)</t>
   </si>
   <si>
     <t>VLC-320002</t>
   </si>
   <si>
     <t>VTp.700.AL25.25.02</t>
   </si>
   <si>
     <t>ТРУБА PP- ALUX, арм. АЛЮМ, PN 25, 25 MM (белый, по 2м) (2 /40шт) (красная уп 25мм)</t>
   </si>
   <si>
     <t>VLC-320003</t>
   </si>
   <si>
     <t>VTp.700.AL25.32.02</t>
   </si>
@@ -546,51 +552,51 @@
   <si>
     <t>VTp.700.0020.25.02</t>
   </si>
   <si>
     <t>ТРУБА PP- R, PN 20/25, 25 MM (белый, по 2м) SDR6 (2 /40шт) (синяя уп 25мм)</t>
   </si>
   <si>
     <t>VLC-320009</t>
   </si>
   <si>
     <t>VTp.700.0020.32.02</t>
   </si>
   <si>
     <t>ТРУБА PP- R, PN 20/25, 32 MM (белый, по 2м) SDR6 (2 /30шт) (синяя уп 32мм)</t>
   </si>
   <si>
     <t>VLC-900293</t>
   </si>
   <si>
     <t>VTp.700.FB20.110</t>
   </si>
   <si>
     <t>ТРУБА PP-FIBER арм. стекл., PN 20/25, 110 MM SDR6 (белый)</t>
   </si>
   <si>
-    <t>2 446.00 руб.</t>
+    <t>2 593.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2382,1486 +2388,1486 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*117.00</f>
+        <f>J5*127.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>903100</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*182.00</f>
+        <f>J6*199.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>903101</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="H7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*298.00</f>
+        <f>J7*325.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>903102</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*452.00</f>
+        <f>J8*493.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>903103</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*774.00</f>
+        <f>J9*815.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>903104</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1245.00</f>
+        <f>J10*1311.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>903105</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1990.00</f>
+        <f>J11*2097.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>903106</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3028.00</f>
+        <f>J12*3296.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>903107</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*181.00</f>
+        <f>J13*197.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>903108</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*261.00</f>
+        <f>J14*284.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>903109</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*419.00</f>
+        <f>J15*456.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>903110</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*744.00</f>
+        <f>J16*784.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>903111</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*907.00</f>
+        <f>J17*987.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>903112</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1605.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>903113</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2">
-        <v>0</v>
+      <c r="H19" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2108.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>903114</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2841.00</f>
+        <f>J20*2993.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>903115</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*114.00</f>
+        <f>J21*124.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>903116</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*168.00</f>
+        <f>J22*183.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>903117</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*280.00</f>
+        <f>J23*305.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>903118</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>99</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*460.00</f>
+        <f>J24*501.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>903119</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*811.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>903120</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1293.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>903121</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1085.00</f>
+        <f>J27*1150.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>903122</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*1618.00</f>
+        <f>J28*1715.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>903123</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*133.00</f>
+        <f>J29*145.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>903124</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*202.00</f>
+        <f>J30*221.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>903125</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*349.00</f>
+        <f>J31*380.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>903126</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*522.00</f>
+        <f>J32*568.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>903127</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*810.00</f>
+        <f>J33*882.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>903128</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*1400.00</f>
+        <f>J34*1524.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>903129</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>106</v>
+        <v>143</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*1293.00</f>
+        <f>J35*1370.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>903130</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*1971.00</f>
+        <f>J36*2090.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>903131</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*181.00</f>
+        <f>J37*197.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>903132</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G38" s="2" t="s">
-        <v>17</v>
+      <c r="G38" s="2">
+        <v>0</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*261.00</f>
+        <f>J38*284.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>903133</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*419.00</f>
+        <f>J39*456.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>811245</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*114.00</f>
+        <f>J40*124.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>811246</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*168.00</f>
+        <f>J41*183.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>811247</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*280.00</f>
+        <f>J42*305.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>903134</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*117.00</f>
+        <f>J43*127.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>903135</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="G44" s="2" t="s">
-        <v>28</v>
+      <c r="G44" s="2">
+        <v>0</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*182.00</f>
+        <f>J44*199.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>903136</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*298.00</f>
+        <f>J45*325.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>903365</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*2446.00</f>
+        <f>J46*2593.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>