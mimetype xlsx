--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -16,1532 +16,530 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="494">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Полипропиленовая система</t>
   </si>
   <si>
     <t>Фитинги полипропиленовые</t>
   </si>
   <si>
     <t>Фитинги полипропиленовые TM</t>
   </si>
   <si>
-    <t>OTM-110008</t>
-[...5 lines deleted...]
-    <t>138.51 руб.</t>
+    <t>OTM-110009</t>
+  </si>
+  <si>
+    <t>PPR ТМ Американка прямая 25×3/4 нар латунь (150шт)</t>
+  </si>
+  <si>
+    <t>165.87 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
-    <t>OTM-110009</t>
-[...10 lines deleted...]
-  <si>
     <t>OTM-110010</t>
   </si>
   <si>
     <t>PPR ТМ Американка прямая 32×1  нар латунь (90шт)</t>
   </si>
   <si>
     <t>271.89 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>OTM-110011</t>
-[...227 lines deleted...]
-    <t>PPR ТМ Американка прямая 25×3/4 нар нерж сталь (150шт)</t>
+    <t>OTM-110089</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 20  (1200/100шт)</t>
+  </si>
+  <si>
+    <t>5.13 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>OTM-110090</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 25  (800/100шт)</t>
+  </si>
+  <si>
+    <t>6.84 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>OTM-110091</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 32  (400/40шт)</t>
+  </si>
+  <si>
+    <t>11.97 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110092</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 40  (240/30шт)</t>
+  </si>
+  <si>
+    <t>20.52 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110093</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 50  (200шт)</t>
+  </si>
+  <si>
+    <t>29.07 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110094</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 63  (108шт)</t>
+  </si>
+  <si>
+    <t>46.17 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110098</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  перех.25×20 (700/70шт)</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>OTM-110099</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  перех.32×20 (500/50шт)</t>
+  </si>
+  <si>
+    <t>OTM-110100</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  перех.32×25 (480/40шт)</t>
+  </si>
+  <si>
+    <t>OTM-110103</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  перех.40×32 (280/20шт)</t>
+  </si>
+  <si>
+    <t>OTM-110120</t>
+  </si>
+  <si>
+    <t>PPR ТМ Уголок  25 45° (600/50шт)</t>
+  </si>
+  <si>
+    <t>10.26 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>OTM-110121</t>
+  </si>
+  <si>
+    <t>PPR ТМ Уголок  32 45° (300/30шт)</t>
+  </si>
+  <si>
+    <t>18.81 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110122</t>
+  </si>
+  <si>
+    <t>PPR ТМ Уголок  40 45° (160шт)</t>
+  </si>
+  <si>
+    <t>39.33 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110124</t>
+  </si>
+  <si>
+    <t>PPR ТМ Уголок  63 45° (70шт)</t>
   </si>
   <si>
     <t>104.31 руб.</t>
   </si>
   <si>
-    <t>OTM-110038</t>
-[...131 lines deleted...]
-    <t>PPR ТМ Муфта  перех.40×20 (360/30шт)</t>
+    <t>OTM-110126</t>
+  </si>
+  <si>
+    <t>PPR ТМ Уголок  25  90° (500/50шт)</t>
+  </si>
+  <si>
+    <t>OTM-110127</t>
+  </si>
+  <si>
+    <t>PPR ТМ Уголок  32  90° (300/30шт)</t>
   </si>
   <si>
     <t>17.10 руб.</t>
   </si>
   <si>
-    <t>OTM-110102</t>
-[...23 lines deleted...]
-    <t>PPR ТМ Муфта  перех.50×25 (288шт)</t>
+    <t>OTM-110128</t>
+  </si>
+  <si>
+    <t>PPR ТМ Уголок  40  90° (160/20шт)</t>
   </si>
   <si>
     <t>35.91 руб.</t>
   </si>
   <si>
-    <t>OTM-110106</t>
-[...17 lines deleted...]
-    <t>PPR ТМ Муфта  перех.63×32 (180шт)</t>
+    <t>OTM-110129</t>
+  </si>
+  <si>
+    <t>PPR ТМ Уголок  50  90° (108шт)</t>
+  </si>
+  <si>
+    <t>54.72 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110130</t>
+  </si>
+  <si>
+    <t>PPR ТМ Уголок  63  90° (64шт)</t>
+  </si>
+  <si>
+    <t>88.92 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110136</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник 20 (600/50шт)</t>
+  </si>
+  <si>
+    <t>8.55 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110137</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник 25 (360/30шт)</t>
+  </si>
+  <si>
+    <t>13.68 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110138</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник 32 (200/20шт)</t>
+  </si>
+  <si>
+    <t>22.23 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110139</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник 40 (120/10шт)</t>
+  </si>
+  <si>
+    <t>44.46 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110140</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник 50 (77шт)</t>
+  </si>
+  <si>
+    <t>64.98 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110141</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник 63 (42шт)</t>
+  </si>
+  <si>
+    <t>106.02 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110145</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник перех.25×20 (440/40шт)</t>
+  </si>
+  <si>
+    <t>OTM-110146</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник перех.32×20 (240/20шт)</t>
+  </si>
+  <si>
+    <t>OTM-110147</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник перех.32×25 (240/30шт)</t>
+  </si>
+  <si>
+    <t>OTM-110149</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник перех.40×25 (140/10шт)</t>
+  </si>
+  <si>
+    <t>OTM-110150</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник перех.40×32 (140/10шт)</t>
+  </si>
+  <si>
+    <t>37.62 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110163</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  20х1/2 НР  (240/20шт)</t>
+  </si>
+  <si>
+    <t>OTM-110165</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  25х1/2 НР  (180/30шт)</t>
+  </si>
+  <si>
+    <t>47.88 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110166</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  25х3/4 НР  (150/25шт)</t>
+  </si>
+  <si>
+    <t>OTM-110168</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  32х3/4 НР  (140/20шт)</t>
+  </si>
+  <si>
+    <t>75.24 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110169</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  32х1 НР  (90/15шт)</t>
+  </si>
+  <si>
+    <t>117.99 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110174</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  20х1/2 вн (270/30шт)</t>
+  </si>
+  <si>
+    <t>OTM-110176</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  25х1/2 вн  (270/30шт)</t>
+  </si>
+  <si>
+    <t>OTM-110177</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  25х3/4 вн  (200/25шт)</t>
+  </si>
+  <si>
+    <t>58.14 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110179</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  32х3/4 вн  (180/20шт)</t>
   </si>
   <si>
     <t>61.56 руб.</t>
   </si>
   <si>
-    <t>OTM-110111</t>
-[...425 lines deleted...]
-    <t>PPR ТМ Муфта  32х1/2 НР  (180/20шт)</t>
+    <t>OTM-110180</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта  32х1 вн  (135/15шт)</t>
+  </si>
+  <si>
+    <t>107.73 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110185</t>
+  </si>
+  <si>
+    <t>PPR ТМ Угольник 20х1/2 НР (180/20шт)</t>
+  </si>
+  <si>
+    <t>51.30 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110192</t>
+  </si>
+  <si>
+    <t>PPR ТМ Угольник 20х1/2 вн  (240/30шт)</t>
+  </si>
+  <si>
+    <t>42.75 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110199</t>
+  </si>
+  <si>
+    <t>PPR ТМ уголок с крепежом 20х1/2 вн  (160/20шт)</t>
+  </si>
+  <si>
+    <t>OTM-110202</t>
+  </si>
+  <si>
+    <t>PPR ТМ уголок с крепежом 20х1/2 HP  (135/15шт)</t>
   </si>
   <si>
     <t>53.01 руб.</t>
   </si>
   <si>
-    <t>OTM-110168</t>
-[...194 lines deleted...]
-    <t>PPR ТМ Угольник 25х1/2 вн  (180/20шт)</t>
+    <t>OTM-110203</t>
+  </si>
+  <si>
+    <t>PPR ТМ планка для смесителя ZL20х1/2FA (90/10шт)</t>
+  </si>
+  <si>
+    <t>100.89 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110205</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник 20х1/2 НР  (160/20шт)</t>
+  </si>
+  <si>
+    <t>OTM-110212</t>
+  </si>
+  <si>
+    <t>PPR ТМ Тройник T20х1/2 вн (160/20шт)</t>
   </si>
   <si>
     <t>49.59 руб.</t>
   </si>
   <si>
-    <t>OTM-110195</t>
-[...235 lines deleted...]
-  <si>
     <t>OTM-110228</t>
   </si>
   <si>
     <t>PPR ТМ Кран шаровый 20 (сталь шар) (110/10шт)</t>
   </si>
   <si>
     <t>OTM-110229</t>
   </si>
   <si>
     <t>PPR ТМ Кран шаровый 25 (сталь шар) (80/10шт)</t>
   </si>
   <si>
     <t>80.37 руб.</t>
   </si>
   <si>
     <t>OTM-110230</t>
   </si>
   <si>
     <t>PPR ТМ Кран шаровый 32 (сталь шар) (60/10шт)</t>
   </si>
   <si>
     <t>116.28 руб.</t>
-  </si>
-[...85 lines deleted...]
-    <t>287.28 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1633,51 +631,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bed_da46_11ee_a56d_047c1617b143_5dcd87df_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bef_da46_11ee_a56d_047c1617b143_5dcd87e7_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bf1_da46_11ee_a56d_047c1617b143_5dcd87ef_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bf3_da46_11ee_a56d_047c1617b143_5dcd87dc_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bf5_da46_11ee_a56d_047c1617b143_5dcd87da_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255077_da6d_11ee_a56d_047c1617b143_5dcd87e4_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255079_da6d_11ee_a56d_047c1617b143_5dcd87e2_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125507b_da6d_11ee_a56d_047c1617b143_5dcd87ec_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125507d_da6d_11ee_a56d_047c1617b143_5dcd87ea_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125507f_da6d_11ee_a56d_047c1617b143_5dcd87f4_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255081_da6d_11ee_a56d_047c1617b143_5dcd87f2_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255083_da6d_11ee_a56d_047c1617b143_5dcd87f6_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255085_da6d_11ee_a56d_047c1617b143_5dcd87f8_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255087_da6d_11ee_a56d_047c1617b143_5dcd87fa_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255089_da6d_11ee_a56d_047c1617b143_5dcd87dd_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125508b_da6d_11ee_a56d_047c1617b143_5dcd87e5_5a46_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125508d_da6d_11ee_a56d_047c1617b143_5dcd87ed_5a46_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125508f_da6d_11ee_a56d_047c1617b143_5dcd87db_5a46_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255091_da6d_11ee_a56d_047c1617b143_5dcd87d9_5a46_11f0_a775_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255093_da6d_11ee_a56d_047c1617b143_5dcd87e3_5a46_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255095_da6d_11ee_a56d_047c1617b143_5dcd87e1_5a46_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255097_da6d_11ee_a56d_047c1617b143_5dcd87eb_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255099_da6d_11ee_a56d_047c1617b143_5dcd87e9_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125509b_da6d_11ee_a56d_047c1617b143_5dcd87f3_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125509d_da6d_11ee_a56d_047c1617b143_5dcd87f1_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125509f_da6d_11ee_a56d_047c1617b143_5dcd87f5_5a46_11f0_a775_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550a1_da6d_11ee_a56d_047c1617b143_5dcd87f7_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550a3_da6d_11ee_a56d_047c1617b143_5dcd87f9_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550a5_da6d_11ee_a56d_047c1617b143_5dcd87e0_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550a7_da6d_11ee_a56d_047c1617b143_5dcd87e8_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550a9_da6d_11ee_a56d_047c1617b143_5dcd87f0_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550ab_da6d_11ee_a56d_047c1617b143_5dcd87de_5a46_11f0_a775_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550ad_da6d_11ee_a56d_047c1617b143_5dcd87e6_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550af_da6d_11ee_a56d_047c1617b143_5dcd87ee_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bad_4441_11f0_a750_047c1617b143_5dcd883a_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3baf_4441_11f0_a750_047c1617b143_5dcd883b_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bb1_4441_11f0_a750_047c1617b143_5dcd883c_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bb3_4441_11f0_a750_047c1617b143_5dcd883d_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bb5_4441_11f0_a750_047c1617b143_5dcd883e_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bb7_4441_11f0_a750_047c1617b143_5dcd883f_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bb9_4441_11f0_a750_047c1617b143_5dcd8840_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bbb_4441_11f0_a750_047c1617b143_5dcd8841_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bbd_4441_11f0_a750_047c1617b143_5dcd8839_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bbf_4441_11f0_a750_047c1617b143_5dcd8827_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bc1_4441_11f0_a750_047c1617b143_5dcd8828_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bc3_4441_11f0_a750_047c1617b143_5dcd8829_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a75_4494_11f0_a750_047c1617b143_5dcd882a_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a77_4494_11f0_a750_047c1617b143_5dcd882b_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a79_4494_11f0_a750_047c1617b143_5dcd882c_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a7b_4494_11f0_a750_047c1617b143_5dcd882d_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a7d_4494_11f0_a750_047c1617b143_5dcd882e_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a7f_4494_11f0_a750_047c1617b143_5dcd882f_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a81_4494_11f0_a750_047c1617b143_5dcd8830_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a87_4494_11f0_a750_047c1617b143_5dcd8833_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a89_4494_11f0_a750_047c1617b143_5dcd8834_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a8b_4494_11f0_a750_047c1617b143_5dcd8835_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a8d_4494_11f0_a750_047c1617b143_5dcd8836_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a8f_4494_11f0_a750_047c1617b143_5dcd8837_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a91_4494_11f0_a750_047c1617b143_5dcd8838_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a93_4494_11f0_a750_047c1617b143_5dcd8824_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a95_4494_11f0_a750_047c1617b143_5dcd8825_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a97_4494_11f0_a750_047c1617b143_5dcd8826_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a99_4494_11f0_a750_047c1617b143_64c8bab2_5a46_11f0_a775_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a9b_4494_11f0_a750_047c1617b143_64c8bab4_5a46_11f0_a775_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a9d_4494_11f0_a750_047c1617b143_64c8bab6_5a46_11f0_a775_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a9f_4494_11f0_a750_047c1617b143_64c8bab8_5a46_11f0_a775_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aa1_4494_11f0_a750_047c1617b143_64c8baba_5a46_11f0_a775_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aa3_4494_11f0_a750_047c1617b143_64c8babc_5a46_11f0_a775_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aa5_4494_11f0_a750_047c1617b143_64c8bab1_5a46_11f0_a775_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aa7_4494_11f0_a750_047c1617b143_64c8bab3_5a46_11f0_a775_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aa9_4494_11f0_a750_047c1617b143_64c8bab5_5a46_11f0_a775_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aab_4494_11f0_a750_047c1617b143_64c8bab7_5a46_11f0_a775_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aad_4494_11f0_a750_047c1617b143_64c8bab9_5a46_11f0_a775_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aaf_4494_11f0_a750_047c1617b143_64c8babb_5a46_11f0_a775_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ab1_4494_11f0_a750_047c1617b143_64c8babd_5a46_11f0_a775_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ab3_4494_11f0_a750_047c1617b143_64c8babe_5a46_11f0_a775_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ab5_4494_11f0_a750_047c1617b143_64c8bab0_5a46_11f0_a775_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ab7_4494_11f0_a750_047c1617b143_64c8babf_5a46_11f0_a775_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ab9_4494_11f0_a750_047c1617b143_64c8bac0_5a46_11f0_a775_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5abb_4494_11f0_a750_047c1617b143_5dcd884e_5a46_11f0_a775_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5abd_4494_11f0_a750_047c1617b143_64c8ba96_5a46_11f0_a775_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5abf_4494_11f0_a750_047c1617b143_64c8ba99_5a46_11f0_a775_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ac1_4494_11f0_a750_047c1617b143_64c8ba9d_5a46_11f0_a775_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ac3_4494_11f0_a750_047c1617b143_64c8ba9e_5a46_11f0_a775_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ac5_4494_11f0_a750_047c1617b143_64c8ba9f_5a46_11f0_a775_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ac7_4494_11f0_a750_047c1617b143_64c8baa0_5a46_11f0_a775_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ac9_4494_11f0_a750_047c1617b143_64c8baa1_5a46_11f0_a775_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5acb_4494_11f0_a750_047c1617b143_5dcd884d_5a46_11f0_a775_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5acd_4494_11f0_a750_047c1617b143_64c8baa9_5a46_11f0_a775_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5acf_4494_11f0_a750_047c1617b143_64c8baaa_5a46_11f0_a775_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ad1_4494_11f0_a750_047c1617b143_64c8baab_5a46_11f0_a775_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ad3_4494_11f0_a750_047c1617b143_64c8baac_5a46_11f0_a775_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ad5_4494_11f0_a750_047c1617b143_64c8baad_5a46_11f0_a775_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ad7_4494_11f0_a750_047c1617b143_64c8baae_5a46_11f0_a775_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ad9_4494_11f0_a750_047c1617b143_5dcd87ff_5a46_11f0_a775_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5adb_4494_11f0_a750_047c1617b143_5dcd8800_5a46_11f0_a775_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5add_4494_11f0_a750_047c1617b143_5dcd8802_5a46_11f0_a775_047c1617b14397.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5adf_4494_11f0_a750_047c1617b143_5dcd87fe_5a46_11f0_a775_047c1617b14398.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ae1_4494_11f0_a750_047c1617b143_5dcd8801_5a46_11f0_a775_047c1617b14399.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ae3_4494_11f0_a750_047c1617b143_5dcd8847_5a46_11f0_a775_047c1617b143100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ae5_4494_11f0_a750_047c1617b143_5dcd8848_5a46_11f0_a775_047c1617b143101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ae7_4494_11f0_a750_047c1617b143_5dcd8849_5a46_11f0_a775_047c1617b143102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ae9_4494_11f0_a750_047c1617b143_5dcd884a_5a46_11f0_a775_047c1617b143103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aeb_4494_11f0_a750_047c1617b143_5dcd8844_5a46_11f0_a775_047c1617b143104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aed_4494_11f0_a750_047c1617b143_5dcd8845_5a46_11f0_a775_047c1617b143105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aef_4494_11f0_a750_047c1617b143_5dcd8846_5a46_11f0_a775_047c1617b143106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5af1_4494_11f0_a750_047c1617b143_5dcd880f_5a46_11f0_a775_047c1617b143107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5af3_4494_11f0_a750_047c1617b143_5dcd8811_5a46_11f0_a775_047c1617b143108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5af5_4494_11f0_a750_047c1617b143_5dcd8813_5a46_11f0_a775_047c1617b143109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5af7_4494_11f0_a750_047c1617b143_5dcd8815_5a46_11f0_a775_047c1617b143110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5af9_4494_11f0_a750_047c1617b143_5dcd8819_5a46_11f0_a775_047c1617b143111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5afb_4494_11f0_a750_047c1617b143_5dcd881b_5a46_11f0_a775_047c1617b143112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5afd_4494_11f0_a750_047c1617b143_5dcd8817_5a46_11f0_a775_047c1617b143113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aff_4494_11f0_a750_047c1617b143_5dcd881d_5a46_11f0_a775_047c1617b143114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b01_4494_11f0_a750_047c1617b143_5dcd881f_5a46_11f0_a775_047c1617b143115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b03_4494_11f0_a750_047c1617b143_5dcd8821_5a46_11f0_a775_047c1617b143116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b05_4494_11f0_a750_047c1617b143_5dcd8823_5a46_11f0_a775_047c1617b143117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b07_4494_11f0_a750_047c1617b143_5dcd880e_5a46_11f0_a775_047c1617b143118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b09_4494_11f0_a750_047c1617b143_5dcd8810_5a46_11f0_a775_047c1617b143119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b0b_4494_11f0_a750_047c1617b143_5dcd8812_5a46_11f0_a775_047c1617b143120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b0d_4494_11f0_a750_047c1617b143_5dcd8814_5a46_11f0_a775_047c1617b143121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b0f_4494_11f0_a750_047c1617b143_5dcd8818_5a46_11f0_a775_047c1617b143122.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b11_4494_11f0_a750_047c1617b143_5dcd881a_5a46_11f0_a775_047c1617b143123.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b13_4494_11f0_a750_047c1617b143_5dcd8816_5a46_11f0_a775_047c1617b143124.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b15_4494_11f0_a750_047c1617b143_5dcd881c_5a46_11f0_a775_047c1617b143125.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b17_4494_11f0_a750_047c1617b143_5dcd881e_5a46_11f0_a775_047c1617b143126.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b19_4494_11f0_a750_047c1617b143_5dcd8820_5a46_11f0_a775_047c1617b143127.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b1b_4494_11f0_a750_047c1617b143_5dcd8822_5a46_11f0_a775_047c1617b143128.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b1d_4494_11f0_a750_047c1617b143_64c8bac6_5a46_11f0_a775_047c1617b143129.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b1f_4494_11f0_a750_047c1617b143_64c8bac8_5a46_11f0_a775_047c1617b143130.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b21_4494_11f0_a750_047c1617b143_64c8baca_5a46_11f0_a775_047c1617b143131.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b23_4494_11f0_a750_047c1617b143_64c8bacc_5a46_11f0_a775_047c1617b143132.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b25_4494_11f0_a750_047c1617b143_64c8bad0_5a46_11f0_a775_047c1617b143133.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b27_4494_11f0_a750_047c1617b143_64c8bad2_5a46_11f0_a775_047c1617b143134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b29_4494_11f0_a750_047c1617b143_64c8bace_5a46_11f0_a775_047c1617b143135.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b2b_4494_11f0_a750_047c1617b143_64c8bac5_5a46_11f0_a775_047c1617b143136.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b2d_4494_11f0_a750_047c1617b143_64c8bac7_5a46_11f0_a775_047c1617b143137.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b2f_4494_11f0_a750_047c1617b143_64c8bac9_5a46_11f0_a775_047c1617b143138.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b31_4494_11f0_a750_047c1617b143_64c8bacb_5a46_11f0_a775_047c1617b143139.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b33_4494_11f0_a750_047c1617b143_64c8bacf_5a46_11f0_a775_047c1617b143140.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b35_4494_11f0_a750_047c1617b143_64c8bad1_5a46_11f0_a775_047c1617b143141.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b37_4494_11f0_a750_047c1617b143_64c8bacd_5a46_11f0_a775_047c1617b143142.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b39_4494_11f0_a750_047c1617b143_64c8bac2_5a46_11f0_a775_047c1617b143143.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b3b_4494_11f0_a750_047c1617b143_64c8bac3_5a46_11f0_a775_047c1617b143144.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b3d_4494_11f0_a750_047c1617b143_64c8bac4_5a46_11f0_a775_047c1617b143145.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b3f_4494_11f0_a750_047c1617b143_64c8bac1_5a46_11f0_a775_047c1617b143146.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b41_4494_11f0_a750_047c1617b143_5dcd884b_5a46_11f0_a775_047c1617b143147.jpeg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b43_4494_11f0_a750_047c1617b143_5dcd884c_5a46_11f0_a775_047c1617b143148.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b45_4494_11f0_a750_047c1617b143_64c8ba94_5a46_11f0_a775_047c1617b143149.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b47_4494_11f0_a750_047c1617b143_64c8ba95_5a46_11f0_a775_047c1617b143150.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b49_4494_11f0_a750_047c1617b143_64c8ba97_5a46_11f0_a775_047c1617b143151.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b4b_4494_11f0_a750_047c1617b143_64c8ba98_5a46_11f0_a775_047c1617b143152.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b4d_4494_11f0_a750_047c1617b143_64c8ba9b_5a46_11f0_a775_047c1617b143153.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b4f_4494_11f0_a750_047c1617b143_64c8ba9c_5a46_11f0_a775_047c1617b143154.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b51_4494_11f0_a750_047c1617b143_64c8ba9a_5a46_11f0_a775_047c1617b143155.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b53_4494_11f0_a750_047c1617b143_64c8baa2_5a46_11f0_a775_047c1617b143156.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b55_4494_11f0_a750_047c1617b143_64c8baa3_5a46_11f0_a775_047c1617b143157.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b57_4494_11f0_a750_047c1617b143_64c8baa4_5a46_11f0_a775_047c1617b143158.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b59_4494_11f0_a750_047c1617b143_64c8baa5_5a46_11f0_a775_047c1617b143159.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b5b_4494_11f0_a750_047c1617b143_64c8baa7_5a46_11f0_a775_047c1617b143160.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b5d_4494_11f0_a750_047c1617b143_64c8baa8_5a46_11f0_a775_047c1617b143161.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b5f_4494_11f0_a750_047c1617b143_64c8baa6_5a46_11f0_a775_047c1617b143162.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b61_4494_11f0_a750_047c1617b143_5dcd8842_5a46_11f0_a775_047c1617b143163.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b63_4494_11f0_a750_047c1617b143_5dcd8843_5a46_11f0_a775_047c1617b143164.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b65_4494_11f0_a750_047c1617b143_64c8bad3_5a46_11f0_a775_047c1617b143165.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b67_4494_11f0_a750_047c1617b143_64c8bad4_5a46_11f0_a775_047c1617b143166.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b69_4494_11f0_a750_047c1617b143_64c8baaf_5a46_11f0_a775_047c1617b143167.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b6b_4494_11f0_a750_047c1617b143_64c8bad5_5a46_11f0_a775_047c1617b143168.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b6d_4494_11f0_a750_047c1617b143_64c8bad6_5a46_11f0_a775_047c1617b143169.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b6f_4494_11f0_a750_047c1617b143_64c8bad7_5a46_11f0_a775_047c1617b143170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b71_4494_11f0_a750_047c1617b143_5dcd8807_5a46_11f0_a775_047c1617b143171.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b73_4494_11f0_a750_047c1617b143_5dcd8808_5a46_11f0_a775_047c1617b143172.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b75_4494_11f0_a750_047c1617b143_5dcd8809_5a46_11f0_a775_047c1617b143173.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b77_4494_11f0_a750_047c1617b143_5dcd880a_5a46_11f0_a775_047c1617b143174.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b79_4494_11f0_a750_047c1617b143_5dcd880b_5a46_11f0_a775_047c1617b143175.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b7b_4494_11f0_a750_047c1617b143_5dcd880c_5a46_11f0_a775_047c1617b143176.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b7d_4494_11f0_a750_047c1617b143_5dcd880d_5a46_11f0_a775_047c1617b143177.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b7f_4494_11f0_a750_047c1617b143_5dcd8805_5a46_11f0_a775_047c1617b143178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b81_4494_11f0_a750_047c1617b143_5dcd8806_5a46_11f0_a775_047c1617b143179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b83_4494_11f0_a750_047c1617b143_5dcd8803_5a46_11f0_a775_047c1617b143180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b85_4494_11f0_a750_047c1617b143_5dcd8804_5a46_11f0_a775_047c1617b143181.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b87_4494_11f0_a750_047c1617b143_5dcd87fb_5a46_11f0_a775_047c1617b143182.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b89_4494_11f0_a750_047c1617b143_5dcd87fc_5a46_11f0_a775_047c1617b143183.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b8b_4494_11f0_a750_047c1617b143_5dcd87fd_5a46_11f0_a775_047c1617b143184.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bef_da46_11ee_a56d_047c1617b143_5dcd87e7_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bf1_da46_11ee_a56d_047c1617b143_5dcd87ef_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bad_4441_11f0_a750_047c1617b143_5dcd883a_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3baf_4441_11f0_a750_047c1617b143_5dcd883b_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bb1_4441_11f0_a750_047c1617b143_5dcd883c_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bb3_4441_11f0_a750_047c1617b143_5dcd883d_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bb5_4441_11f0_a750_047c1617b143_5dcd883e_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bb7_4441_11f0_a750_047c1617b143_5dcd883f_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bbf_4441_11f0_a750_047c1617b143_5dcd8827_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bc1_4441_11f0_a750_047c1617b143_5dcd8828_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3bc3_4441_11f0_a750_047c1617b143_5dcd8829_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a79_4494_11f0_a750_047c1617b143_5dcd882c_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a9b_4494_11f0_a750_047c1617b143_64c8bab4_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a9d_4494_11f0_a750_047c1617b143_64c8bab6_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5a9f_4494_11f0_a750_047c1617b143_64c8bab8_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aa3_4494_11f0_a750_047c1617b143_64c8babc_5a46_11f0_a775_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aa7_4494_11f0_a750_047c1617b143_64c8bab3_5a46_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aa9_4494_11f0_a750_047c1617b143_64c8bab5_5a46_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aab_4494_11f0_a750_047c1617b143_64c8bab7_5a46_11f0_a775_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aad_4494_11f0_a750_047c1617b143_64c8bab9_5a46_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5aaf_4494_11f0_a750_047c1617b143_64c8babb_5a46_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5abb_4494_11f0_a750_047c1617b143_5dcd884e_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5abd_4494_11f0_a750_047c1617b143_64c8ba96_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5abf_4494_11f0_a750_047c1617b143_64c8ba99_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ac1_4494_11f0_a750_047c1617b143_64c8ba9d_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ac3_4494_11f0_a750_047c1617b143_64c8ba9e_5a46_11f0_a775_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ac5_4494_11f0_a750_047c1617b143_64c8ba9f_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5acd_4494_11f0_a750_047c1617b143_64c8baa9_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5acf_4494_11f0_a750_047c1617b143_64c8baaa_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ad1_4494_11f0_a750_047c1617b143_64c8baab_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ad5_4494_11f0_a750_047c1617b143_64c8baad_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5ad7_4494_11f0_a750_047c1617b143_64c8baae_5a46_11f0_a775_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5af1_4494_11f0_a750_047c1617b143_5dcd880f_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5af5_4494_11f0_a750_047c1617b143_5dcd8813_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5af7_4494_11f0_a750_047c1617b143_5dcd8815_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5afb_4494_11f0_a750_047c1617b143_5dcd881b_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5afd_4494_11f0_a750_047c1617b143_5dcd8817_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b07_4494_11f0_a750_047c1617b143_5dcd880e_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b0b_4494_11f0_a750_047c1617b143_5dcd8812_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b0d_4494_11f0_a750_047c1617b143_5dcd8814_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b11_4494_11f0_a750_047c1617b143_5dcd881a_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b13_4494_11f0_a750_047c1617b143_5dcd8816_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b1d_4494_11f0_a750_047c1617b143_64c8bac6_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b2b_4494_11f0_a750_047c1617b143_64c8bac5_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b39_4494_11f0_a750_047c1617b143_64c8bac2_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b3f_4494_11f0_a750_047c1617b143_64c8bac1_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b41_4494_11f0_a750_047c1617b143_5dcd884b_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b45_4494_11f0_a750_047c1617b143_64c8ba94_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b53_4494_11f0_a750_047c1617b143_64c8baa2_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b73_4494_11f0_a750_047c1617b143_5dcd8808_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b75_4494_11f0_a750_047c1617b143_5dcd8809_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5b77_4494_11f0_a750_047c1617b143_5dcd880a_5a46_11f0_a775_047c1617b14352.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3185,4010 +2183,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Image_56" descr="Image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
-        <a:stretch>
-[...3958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7455,51 +2493,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L188"/>
+  <dimension ref="A1:L56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -7507,51 +2545,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J188)</f>
+        <f>SUM(J2:J56)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -7566,6118 +2604,1762 @@
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
-        <v>930320</v>
+        <v>930321</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G5" s="2">
-        <v>0</v>
+      <c r="G5" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*138.51</f>
+        <f>J5*165.87</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>930321</v>
+        <v>930322</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*165.87</f>
+        <f>J6*271.89</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
-        <v>930322</v>
+        <v>930401</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*271.89</f>
+        <f>J7*5.13</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>930323</v>
+        <v>930402</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*201.78</f>
+        <f>J8*6.84</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>930324</v>
+        <v>930403</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*273.60</f>
+        <f>J9*11.97</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>930325</v>
+        <v>930404</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*244.53</f>
+        <f>J10*20.52</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>930326</v>
+        <v>930405</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>38</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*271.89</f>
+        <f>J11*29.07</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>930327</v>
+        <v>930406</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>41</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*256.50</f>
+        <f>J12*46.17</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>930328</v>
+        <v>930410</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>44</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*468.54</f>
+        <f>J13*6.84</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>930329</v>
+        <v>930411</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*550.62</f>
+        <f>J14*11.97</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>930330</v>
+        <v>930412</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*682.29</f>
+        <f>J15*11.97</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>930331</v>
+        <v>930415</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*798.57</f>
+        <f>J16*20.52</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>930332</v>
+        <v>930432</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G17" s="2">
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1260.27</f>
+        <f>J17*10.26</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>930333</v>
+        <v>930433</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>57</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>44</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1342.35</f>
+        <f>J18*18.81</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>930334</v>
+        <v>930434</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*138.51</f>
+        <f>J19*39.33</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>930335</v>
+        <v>930436</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*148.77</f>
+        <f>J20*104.31</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>930336</v>
+        <v>930438</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>53</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>44</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*275.31</f>
+        <f>J21*10.26</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>930337</v>
+        <v>930439</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>68</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*174.42</f>
+        <f>J22*17.10</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>930338</v>
+        <v>930440</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>71</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*225.72</f>
+        <f>J23*35.91</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>930339</v>
+        <v>930441</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>74</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*227.43</f>
+        <f>J24*54.72</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>930340</v>
+        <v>930442</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>77</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*254.79</f>
+        <f>J25*88.92</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>930341</v>
+        <v>930448</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>80</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*265.05</f>
+        <f>J26*8.55</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>930342</v>
+        <v>930449</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>83</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>44</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*425.79</f>
+        <f>J27*13.68</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>930343</v>
+        <v>930450</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>86</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*478.80</f>
+        <f>J28*22.23</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>930344</v>
+        <v>930451</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>89</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*745.56</f>
+        <f>J29*44.46</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>930345</v>
+        <v>930452</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>92</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*791.73</f>
+        <f>J30*64.98</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>930346</v>
+        <v>930453</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>95</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*974.70</f>
+        <f>J31*106.02</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>930347</v>
+        <v>930457</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*1342.35</f>
+        <f>J32*11.97</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>930348</v>
+        <v>930458</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>68</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*92.34</f>
+        <f>J33*17.10</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>930349</v>
+        <v>930459</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>57</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*104.31</f>
+        <f>J34*18.81</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>930350</v>
+        <v>930461</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>38</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*133.38</f>
+        <f>J35*29.07</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>930351</v>
+        <v>930462</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>106</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*92.34</f>
+        <f>J36*37.62</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>930352</v>
+        <v>930475</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*104.31</f>
+        <f>J37*39.33</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>930353</v>
+        <v>930477</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G38" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*133.38</f>
+        <f>J38*47.88</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>930401</v>
+        <v>930478</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>92</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*5.13</f>
+        <f>J39*64.98</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>930402</v>
+        <v>930480</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*6.84</f>
+        <f>J40*75.24</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>930403</v>
+        <v>930481</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>119</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*11.97</f>
+        <f>J41*117.99</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>930404</v>
+        <v>930486</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*20.52</f>
+        <f>J42*37.62</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>930405</v>
+        <v>930488</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*29.07</f>
+        <f>J43*39.33</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>930406</v>
+        <v>930489</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*46.17</f>
+        <f>J44*58.14</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>930407</v>
+        <v>930491</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>129</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*97.47</f>
+        <f>J45*61.56</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>930408</v>
+        <v>930492</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>132</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*159.03</f>
+        <f>J46*107.73</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>930409</v>
+        <v>930497</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>135</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*256.50</f>
+        <f>J47*51.30</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>930410</v>
+        <v>930504</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*6.84</f>
+        <f>J48*42.75</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>930411</v>
+        <v>930511</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*11.97</f>
+        <f>J49*44.46</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>930412</v>
+        <v>930514</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*11.97</f>
+        <f>J50*53.01</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>930413</v>
+        <v>930515</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="2" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>146</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*17.10</f>
+        <f>J51*100.89</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>930414</v>
+        <v>930517</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="2" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>74</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*17.10</f>
+        <f>J52*54.72</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>930415</v>
+        <v>930524</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*20.52</f>
+        <f>J53*49.59</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>930416</v>
+        <v>930540</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*34.20</f>
+        <f>J54*61.56</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>930417</v>
+        <v>930541</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="2" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*35.91</f>
+        <f>J55*80.37</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>930418</v>
+        <v>930542</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>159</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*35.91</f>
+        <f>J56*116.28</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
-    </row>
-[...4354 lines deleted...]
-      <c r="L188" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>