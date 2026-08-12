--- v1 (2026-06-19)
+++ v2 (2026-08-12)
@@ -16,215 +16,212 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Полипропиленовая система</t>
   </si>
   <si>
     <t>Фитинги полипропиленовые</t>
   </si>
   <si>
     <t>Фитинги полипропиленовые TM</t>
   </si>
   <si>
     <t>OTM-110009</t>
   </si>
   <si>
     <t>PPR ТМ Американка прямая 25×3/4 нар латунь (150шт)</t>
   </si>
   <si>
     <t>165.87 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>OTM-110010</t>
+  </si>
+  <si>
+    <t>PPR ТМ Американка прямая 32×1  нар латунь (90шт)</t>
+  </si>
+  <si>
+    <t>271.89 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110089</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 20  (1200/100шт)</t>
+  </si>
+  <si>
+    <t>5.13 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>OTM-110090</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 25  (800/100шт)</t>
+  </si>
+  <si>
+    <t>6.84 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>OTM-110091</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 32  (400/40шт)</t>
+  </si>
+  <si>
+    <t>11.97 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110092</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 40  (240/30шт)</t>
+  </si>
+  <si>
+    <t>20.52 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110093</t>
+  </si>
+  <si>
+    <t>PPR ТМ Муфта 50  (200шт)</t>
+  </si>
+  <si>
+    <t>29.07 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...64 lines deleted...]
-  <si>
     <t>OTM-110094</t>
   </si>
   <si>
     <t>PPR ТМ Муфта 63  (108шт)</t>
   </si>
   <si>
     <t>46.17 руб.</t>
   </si>
   <si>
     <t>OTM-110098</t>
   </si>
   <si>
     <t>PPR ТМ Муфта  перех.25×20 (700/70шт)</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>OTM-110099</t>
   </si>
   <si>
     <t>PPR ТМ Муфта  перех.32×20 (500/50шт)</t>
   </si>
   <si>
     <t>OTM-110100</t>
   </si>
   <si>
     <t>PPR ТМ Муфта  перех.32×25 (480/40шт)</t>
   </si>
   <si>
     <t>OTM-110103</t>
   </si>
   <si>
     <t>PPR ТМ Муфта  перех.40×32 (280/20шт)</t>
   </si>
   <si>
     <t>OTM-110120</t>
   </si>
   <si>
     <t>PPR ТМ Уголок  25 45° (600/50шт)</t>
   </si>
   <si>
     <t>10.26 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;1000</t>
   </si>
   <si>
     <t>OTM-110121</t>
   </si>
   <si>
     <t>PPR ТМ Уголок  32 45° (300/30шт)</t>
   </si>
   <si>
     <t>18.81 руб.</t>
   </si>
   <si>
     <t>OTM-110122</t>
   </si>
   <si>
     <t>PPR ТМ Уголок  40 45° (160шт)</t>
   </si>
   <si>
     <t>39.33 руб.</t>
   </si>
   <si>
     <t>OTM-110124</t>
   </si>
   <si>
     <t>PPR ТМ Уголок  63 45° (70шт)</t>
   </si>
@@ -2650,1701 +2647,1701 @@
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*165.87</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>930322</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*271.89</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>930401</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*5.13</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>930402</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*6.84</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>930403</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*11.97</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>930404</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*20.52</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>930405</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*29.07</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>930406</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*46.17</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>930410</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*6.84</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>930411</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*11.97</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>930412</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*11.97</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>930415</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*20.52</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>930432</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*10.26</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>930433</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*18.81</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>930434</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*39.33</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>930436</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*104.31</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>930438</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>44</v>
+      <c r="G21" s="2">
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*10.26</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>930439</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*17.10</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>930440</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*35.91</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>930441</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*54.72</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>930442</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*88.92</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>930448</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*8.55</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>930449</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*13.68</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>930450</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*22.23</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>930451</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*44.46</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>930452</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*64.98</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>930453</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*106.02</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>930457</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*11.97</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>930458</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*17.10</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>930459</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*18.81</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>930461</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F35" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G35" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*29.07</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>930462</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*37.62</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>930475</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*39.33</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>930477</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G38" s="2">
+        <v>3</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*47.88</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>930478</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*64.98</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>930480</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*75.24</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>930481</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*117.99</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>930486</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*37.62</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>930488</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*39.33</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>930489</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="F44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*58.14</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>930491</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*61.56</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>930492</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*107.73</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>930497</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*51.30</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>930504</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*42.75</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>930511</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*44.46</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>930514</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*53.01</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>930515</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*100.89</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>930517</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="2" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*54.72</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>930524</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F53" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*49.59</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>930540</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>128</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*61.56</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>930541</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G55" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*80.37</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>930542</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*116.28</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>