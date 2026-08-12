--- v0 (2026-04-20)
+++ v1 (2026-08-12)
@@ -66,342 +66,342 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Полипропиленовая система</t>
   </si>
   <si>
     <t>Фитинги полипропиленовые</t>
   </si>
   <si>
     <t>Фитинги полипропиленовые для аргессивных сред</t>
   </si>
   <si>
     <t>ALT-111101</t>
   </si>
   <si>
     <t>RPPB-050</t>
   </si>
   <si>
     <t>PPR Муфта разъемная 50</t>
   </si>
   <si>
-    <t>1 052.64 руб.</t>
+    <t>1 074.14 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ALT-111102</t>
   </si>
   <si>
     <t>RPPB-063</t>
   </si>
   <si>
     <t>PPR Муфта разъемная 63</t>
   </si>
   <si>
-    <t>1 277.55 руб.</t>
+    <t>1 303.65 руб.</t>
   </si>
   <si>
     <t>ALT-111103</t>
   </si>
   <si>
     <t>RPPB-075</t>
   </si>
   <si>
     <t>PPR Муфта разъемная 75</t>
   </si>
   <si>
-    <t>2 954.43 руб.</t>
+    <t>3 014.78 руб.</t>
   </si>
   <si>
     <t>ALT-111104</t>
   </si>
   <si>
     <t>RPPB-090</t>
   </si>
   <si>
     <t>PPR Муфта разъемная 90</t>
   </si>
   <si>
-    <t>4 186.08 руб.</t>
+    <t>4 271.59 руб.</t>
   </si>
   <si>
     <t>ALT-111105</t>
   </si>
   <si>
     <t>VPPB-020</t>
   </si>
   <si>
     <t>PPR Кран шаровой PPRC 20 для агрессивных сред</t>
   </si>
   <si>
-    <t>1 774.80 руб.</t>
+    <t>1 811.05 руб.</t>
   </si>
   <si>
     <t>ALT-111106</t>
   </si>
   <si>
     <t>VPPB-025</t>
   </si>
   <si>
     <t>PPR Кран шаровой PPRC 25 для агрессивных сред</t>
   </si>
   <si>
-    <t>2 259.81 руб.</t>
+    <t>2 305.97 руб.</t>
   </si>
   <si>
     <t>ALT-111107</t>
   </si>
   <si>
     <t>VPPB-032</t>
   </si>
   <si>
     <t>PPR Кран шаровой PPRC 32 для агрессивных сред</t>
   </si>
   <si>
-    <t>3 026.34 руб.</t>
+    <t>3 088.16 руб.</t>
   </si>
   <si>
     <t>ALT-111108</t>
   </si>
   <si>
     <t>VPPB-040</t>
   </si>
   <si>
     <t>PPR Кран шаровой PPRC 40 для агрессивных сред</t>
   </si>
   <si>
-    <t>3 753.09 руб.</t>
+    <t>3 829.75 руб.</t>
   </si>
   <si>
     <t>ALT-111109</t>
   </si>
   <si>
     <t>VPPB-050</t>
   </si>
   <si>
     <t>PPR Кран шаровой PPRC 50 для агрессивных сред</t>
   </si>
   <si>
-    <t>4 378.86 руб.</t>
+    <t>4 468.31 руб.</t>
   </si>
   <si>
     <t>ALT-111110</t>
   </si>
   <si>
     <t>VPPB-063</t>
   </si>
   <si>
     <t>PPR Кран шаровой PPRC 63 для агрессивных сред</t>
   </si>
   <si>
-    <t>5 509.53 руб.</t>
+    <t>5 622.07 руб.</t>
   </si>
   <si>
     <t>ALT-111111</t>
   </si>
   <si>
     <t>VPPB-075</t>
   </si>
   <si>
     <t>PPR Кран шаровой PPRC 75 для агрессивных сред</t>
   </si>
   <si>
-    <t>11 580.57 руб.</t>
+    <t>11 817.13 руб.</t>
   </si>
   <si>
     <t>ALT-111112</t>
   </si>
   <si>
     <t>VPPB-090</t>
   </si>
   <si>
     <t>PPR Кран шаровой PPRC 90 для агрессивных сред</t>
   </si>
   <si>
-    <t>15 596.82 руб.</t>
+    <t>15 915.42 руб.</t>
   </si>
   <si>
     <t>ALT-111113</t>
   </si>
   <si>
     <t>VPPB-110</t>
   </si>
   <si>
     <t>PPR Кран шаровой PPRC 110 для агрессивных сред</t>
   </si>
   <si>
-    <t>18 601.74 руб.</t>
+    <t>18 981.72 руб.</t>
   </si>
   <si>
     <t>ALT-111114</t>
   </si>
   <si>
     <t>18VC175</t>
   </si>
   <si>
     <t>PPR Кран шаровой IT-PA 75 PN20 с ручкой</t>
   </si>
   <si>
-    <t>7 545.96 руб.</t>
+    <t>7 700.10 руб.</t>
   </si>
   <si>
     <t>ALT-111115</t>
   </si>
   <si>
     <t>18VC190</t>
   </si>
   <si>
     <t>PPR Кран шаровой IT-PA 90 PN10 с ручкой</t>
   </si>
   <si>
-    <t>14 063.76 руб.</t>
+    <t>14 351.04 руб.</t>
   </si>
   <si>
     <t>ALT-111116</t>
   </si>
   <si>
     <t>18VC1110</t>
   </si>
   <si>
     <t>PPR Кран шаровой IT-PA 110 PN10 с ручкой</t>
   </si>
   <si>
-    <t>24 698.79 руб.</t>
+    <t>25 203.31 руб.</t>
   </si>
   <si>
     <t>ALT-111117</t>
   </si>
   <si>
     <t>18VC1125</t>
   </si>
   <si>
     <t>PPR Кран шаровой IT-PA 125 PN10 с ручкой</t>
   </si>
   <si>
-    <t>37 406.97 руб.</t>
+    <t>38 171.08 руб.</t>
   </si>
   <si>
     <t>ALT-111118</t>
   </si>
   <si>
     <t>CPPB-020</t>
   </si>
   <si>
     <t>PPR Клапан обратный 20</t>
   </si>
   <si>
-    <t>1 361.70 руб.</t>
+    <t>1 389.52 руб.</t>
   </si>
   <si>
     <t>ALT-111119</t>
   </si>
   <si>
     <t>CPPB-025</t>
   </si>
   <si>
     <t>PPR Клапан обратный 25</t>
   </si>
   <si>
-    <t>1 468.80 руб.</t>
+    <t>1 498.80 руб.</t>
   </si>
   <si>
     <t>ALT-111120</t>
   </si>
   <si>
     <t>CPPB-032</t>
   </si>
   <si>
     <t>PPR Клапан обратный 32</t>
   </si>
   <si>
-    <t>1 809.99 руб.</t>
+    <t>1 846.96 руб.</t>
   </si>
   <si>
     <t>ALT-111121</t>
   </si>
   <si>
     <t>CPPB-040</t>
   </si>
   <si>
     <t>PPR Клапан обратный 40</t>
   </si>
   <si>
-    <t>1 999.71 руб.</t>
+    <t>2 040.56 руб.</t>
   </si>
   <si>
     <t>ALT-111122</t>
   </si>
   <si>
     <t>CPPB-050</t>
   </si>
   <si>
     <t>PPR Клапан обратный 50</t>
   </si>
   <si>
-    <t>2 255.22 руб.</t>
+    <t>2 301.29 руб.</t>
   </si>
   <si>
     <t>ALT-111123</t>
   </si>
   <si>
     <t>CPPB-063</t>
   </si>
   <si>
     <t>PPR Клапан обратный 63</t>
   </si>
   <si>
-    <t>2 936.07 руб.</t>
+    <t>2 996.05 руб.</t>
   </si>
   <si>
     <t>ALT-111124</t>
   </si>
   <si>
     <t>CPPB-075</t>
   </si>
   <si>
     <t>PPR Клапан обратный 75</t>
   </si>
   <si>
-    <t>6 704.46 руб.</t>
+    <t>6 841.41 руб.</t>
   </si>
   <si>
     <t>ALT-111125</t>
   </si>
   <si>
     <t>CPPB-090</t>
   </si>
   <si>
     <t>PPR Клапан обратный 90</t>
   </si>
   <si>
-    <t>8 851.05 руб.</t>
+    <t>9 031.85 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1683,891 +1683,891 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1052.64</f>
+        <f>J5*1074.14</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>930296</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1277.55</f>
+        <f>J6*1303.65</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>930297</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2954.43</f>
+        <f>J7*3014.78</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>930298</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*4186.08</f>
+        <f>J8*4271.59</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>930299</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1774.80</f>
+        <f>J9*1811.05</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>930300</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2259.81</f>
+        <f>J10*2305.97</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>930301</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3026.34</f>
+        <f>J11*3088.16</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>930302</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3753.09</f>
+        <f>J12*3829.75</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>930303</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*4378.86</f>
+        <f>J13*4468.31</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>930304</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*5509.53</f>
+        <f>J14*5622.07</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>930305</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*11580.57</f>
+        <f>J15*11817.13</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>930306</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*15596.82</f>
+        <f>J16*15915.42</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>930307</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*18601.74</f>
+        <f>J17*18981.72</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>930308</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*7545.96</f>
+        <f>J18*7700.10</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>930309</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*14063.76</f>
+        <f>J19*14351.04</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>930310</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*24698.79</f>
+        <f>J20*25203.31</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>930311</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*37406.97</f>
+        <f>J21*38171.08</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>930312</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1361.70</f>
+        <f>J22*1389.52</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>930313</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1468.80</f>
+        <f>J23*1498.80</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>930314</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1809.99</f>
+        <f>J24*1846.96</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>930315</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1999.71</f>
+        <f>J25*2040.56</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>930316</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2255.22</f>
+        <f>J26*2301.29</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>930317</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2936.07</f>
+        <f>J27*2996.05</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>930318</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*6704.46</f>
+        <f>J28*6841.41</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>930319</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*8851.05</f>
+        <f>J29*9031.85</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>