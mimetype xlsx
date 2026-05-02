--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -229,51 +229,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bab_526f_11ef_a60b_047c1617b143_781c63ba_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bad_526f_11ef_a60b_047c1617b143_781c63bb_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083baf_526f_11ef_a60b_047c1617b143_781c63bc_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb1_526f_11ef_a60b_047c1617b143_781c63bd_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb3_526f_11ef_a60b_047c1617b143_781c63be_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb5_526f_11ef_a60b_047c1617b143_781c63bf_5a46_11f0_a775_047c1617b1436.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bab_526f_11ef_a60b_047c1617b143_0a6f3a78_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bad_526f_11ef_a60b_047c1617b143_0a6f3a7c_310d_11f1_a89b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083baf_526f_11ef_a60b_047c1617b143_0a6f3a7a_310d_11f1_a89b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb1_526f_11ef_a60b_047c1617b143_0a6f3a79_310d_11f1_a89b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb3_526f_11ef_a60b_047c1617b143_0a6f3a7d_310d_11f1_a89b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb5_526f_11ef_a60b_047c1617b143_0a6f3a7b_310d_11f1_a89b_047c1617b1436.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>