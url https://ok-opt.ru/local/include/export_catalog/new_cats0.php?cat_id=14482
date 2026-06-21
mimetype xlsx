--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -829,87 +829,87 @@
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*748.48</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>954206</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>17</v>
+      <c r="G6" s="2">
+        <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*761.77</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>954207</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1586.65</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>954208</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">