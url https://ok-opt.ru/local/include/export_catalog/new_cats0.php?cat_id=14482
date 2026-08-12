--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -111,51 +111,51 @@
   <si>
     <t>GAP-100961</t>
   </si>
   <si>
     <t>G269.05</t>
   </si>
   <si>
     <t>Узел прямой для Х-образного подк рад 3/4х3/4ЕK  (без адаптеров) (5/25шт)</t>
   </si>
   <si>
     <t>1 586.65 руб.</t>
   </si>
   <si>
     <t>GAP-100962</t>
   </si>
   <si>
     <t>G270.0405</t>
   </si>
   <si>
     <t>Адаптер переходник 1/2"x 3/4 для узлов подключения радиаторов (20/400шт)</t>
   </si>
   <si>
     <t>86.36 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -829,87 +829,87 @@
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*748.48</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>954206</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-        <v>1</v>
+      <c r="G6" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*761.77</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>954207</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2">
-        <v>-2</v>
+      <c r="G7" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1586.65</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>954208</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">