--- v0 (2026-03-13)
+++ v1 (2026-08-31)
@@ -63,51 +63,51 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Водяной теплый пол</t>
   </si>
   <si>
     <t>Инструмент для монтажа теплого пола</t>
   </si>
   <si>
     <t>GAP-100019</t>
   </si>
   <si>
     <t>G1801.1</t>
   </si>
   <si>
     <t>Такер GAPPO для крепления труб теплого пола</t>
   </si>
   <si>
-    <t>4 991.32 руб.</t>
+    <t>5 449.41 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -647,51 +647,51 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*4991.32</f>
+        <f>J4*5449.41</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>