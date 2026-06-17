--- v0 (2026-04-20)
+++ v1 (2026-06-17)
@@ -69,51 +69,51 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Редукторы давления</t>
   </si>
   <si>
     <t>Редуктора давления GAPPO</t>
   </si>
   <si>
     <t>GAP-100982</t>
   </si>
   <si>
     <t>G1401.04.1</t>
   </si>
   <si>
     <t>Редуктор давления GAPPO 1/2" -3 бар (1/50шт)</t>
   </si>
   <si>
     <t>873.41 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>