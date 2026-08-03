--- v1 (2026-06-17)
+++ v2 (2026-08-03)
@@ -69,51 +69,51 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Редукторы давления</t>
   </si>
   <si>
     <t>Редуктора давления GAPPO</t>
   </si>
   <si>
     <t>GAP-100982</t>
   </si>
   <si>
     <t>G1401.04.1</t>
   </si>
   <si>
     <t>Редуктор давления GAPPO 1/2" -3 бар (1/50шт)</t>
   </si>
   <si>
     <t>873.41 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>