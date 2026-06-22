--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -84,357 +84,360 @@
   <si>
     <t>VLC-1411001</t>
   </si>
   <si>
     <t>VTi.900.304.1208</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  12х0,8мм (4 /80шт)</t>
   </si>
   <si>
     <t>305.00 руб.</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>VLC-1411002</t>
   </si>
   <si>
     <t>VTi.900.304.1510</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  15х1.0мм  (4 /40шт)</t>
   </si>
   <si>
-    <t>445.00 руб.</t>
+    <t>412.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-1411003</t>
+  </si>
+  <si>
+    <t>VTi.900.304.1810</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  18х1.0мм (4 /40шт)</t>
+  </si>
+  <si>
+    <t>542.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-1411004</t>
+  </si>
+  <si>
+    <t>VTi.900.304.2212</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  22х1.2мм (4 /20шт)</t>
+  </si>
+  <si>
+    <t>756.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-1411003</t>
-[...5 lines deleted...]
-    <t>Труба нерж. сталь,  18х1.0мм (4 /40шт)</t>
+    <t>VLC-1411005</t>
+  </si>
+  <si>
+    <t>VTi.900.304.2812</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  28х1.2мм (4 /20шт)</t>
+  </si>
+  <si>
+    <t>989.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411006</t>
+  </si>
+  <si>
+    <t>VTi.900.304.3515</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  35х1.5мм  (4 /20шт)</t>
+  </si>
+  <si>
+    <t>1 613.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411007</t>
+  </si>
+  <si>
+    <t>VTi.900.304.4215</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  42х1.5мм  (4 /16шт)</t>
+  </si>
+  <si>
+    <t>1 999.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411008</t>
+  </si>
+  <si>
+    <t>VTi.900.304.5415</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  54х1.5мм  (4 /12шт)</t>
+  </si>
+  <si>
+    <t>2 625.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901051</t>
+  </si>
+  <si>
+    <t>VTi.900.304.7620</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь, 76.1х2.0мм</t>
+  </si>
+  <si>
+    <t>3 405.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-901052</t>
+  </si>
+  <si>
+    <t>VTi.900.304.8920</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  88.9х2.0мм</t>
+  </si>
+  <si>
+    <t>3 996.00 руб.</t>
+  </si>
+  <si>
+    <t>Трубы гладкие из нержавеющей стали VIEIR</t>
+  </si>
+  <si>
+    <t>SNT-140001</t>
+  </si>
+  <si>
+    <t>VPG1510-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/10шт)</t>
+  </si>
+  <si>
+    <t>346.92 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140002</t>
+  </si>
+  <si>
+    <t>VPG2212-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 22x1.2 "VER-PRO"   (24м/6шт)</t>
+  </si>
+  <si>
+    <t>540.96 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140003</t>
+  </si>
+  <si>
+    <t>VPG2812-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 28x1.2 "VER-PRO"   (16м/4шт)</t>
+  </si>
+  <si>
+    <t>685.02 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140004</t>
+  </si>
+  <si>
+    <t>VPG3515-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 35x1.5 "VER-PRO"   (16м/4шт)</t>
+  </si>
+  <si>
+    <t>1 137.78 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140010</t>
+  </si>
+  <si>
+    <t>VPG1510-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/20шт)</t>
+  </si>
+  <si>
+    <t>SNT-140011</t>
+  </si>
+  <si>
+    <t>VPG2212-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 22x1.2 "VER-PRO"   (16м/8шт)</t>
+  </si>
+  <si>
+    <t>SNT-140012</t>
+  </si>
+  <si>
+    <t>VPG2812-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 28x1.2 "VER-PRO"   (12м/6шт)</t>
+  </si>
+  <si>
+    <t>SNT-140013</t>
+  </si>
+  <si>
+    <t>VPG1810-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 18x1.0 VER-PRO    (40м/10шт)</t>
+  </si>
+  <si>
+    <t>424.83 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140014</t>
+  </si>
+  <si>
+    <t>VPG1810-2</t>
+  </si>
+  <si>
+    <t>Труба 2 метра из нержавеющей стали 18x1.0 VER-PRO    (20м/10шт)</t>
+  </si>
+  <si>
+    <t>SNT-140015</t>
+  </si>
+  <si>
+    <t>VPG4215-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 42x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
+  </si>
+  <si>
+    <t>1 303.89 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140016</t>
+  </si>
+  <si>
+    <t>VPG5415-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 54x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
+  </si>
+  <si>
+    <t>1 783.11 руб.</t>
+  </si>
+  <si>
+    <t>VER-001634</t>
+  </si>
+  <si>
+    <t>VPG76.1/20-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 76.1x2.0 (4м)  "VER-PRO"</t>
+  </si>
+  <si>
+    <t>3 350.13 руб.</t>
+  </si>
+  <si>
+    <t>VER-001635</t>
+  </si>
+  <si>
+    <t>VPG88.9/20-4</t>
+  </si>
+  <si>
+    <t>Труба из нержавеющей стали 88.9x2.0 (4м)  "VER-PRO"</t>
+  </si>
+  <si>
+    <t>3 938.13 руб.</t>
+  </si>
+  <si>
+    <t>Трубы гладкие из нержавеющей стали РОССИЯ</t>
+  </si>
+  <si>
+    <t>SNT-150012</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 15x1.0, Россия</t>
+  </si>
+  <si>
+    <t>278.00 руб.</t>
+  </si>
+  <si>
+    <t>SNT-150013</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 18x1.0, Россия</t>
+  </si>
+  <si>
+    <t>350.00 руб.</t>
+  </si>
+  <si>
+    <t>SNT-150014</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 22x1.2, Россия</t>
+  </si>
+  <si>
+    <t>466.00 руб.</t>
+  </si>
+  <si>
+    <t>SNT-150015</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 28x1.2, Россия</t>
   </si>
   <si>
     <t>586.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...116 lines deleted...]
-    <t>540.96 руб.</t>
+    <t>SNT-150016</t>
+  </si>
+  <si>
+    <t>Труба 3 метра из нержавеющей стали 35x1.5, Россия</t>
+  </si>
+  <si>
+    <t>886.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
-  </si>
-[...163 lines deleted...]
-    <t>886.00 руб.</t>
   </si>
   <si>
     <t>УТ000002460</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 18x1.0 (W2)</t>
   </si>
   <si>
     <t>390.00 руб.</t>
   </si>
   <si>
     <t>УТ000002461</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 22x1.2 (W2)</t>
   </si>
   <si>
     <t>490.00 руб.</t>
   </si>
   <si>
     <t>УТ000002462</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 28x1.2 (W2)</t>
   </si>
@@ -1947,1070 +1950,1070 @@
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*445.00</f>
+        <f>J7*412.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819859</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*586.00</f>
+        <f>J8*542.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819860</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*796.00</f>
+        <f>J9*756.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819861</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1041.00</f>
+        <f>J10*989.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819862</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1792.00</f>
+        <f>J11*1613.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819863</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2105.00</f>
+        <f>J12*1999.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819864</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2" t="s">
-        <v>29</v>
+      <c r="H13" s="2">
+        <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2917.00</f>
+        <f>J13*2625.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>889660</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3783.00</f>
+        <f>J14*3405.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889661</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4440.00</f>
+        <f>J15*3996.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="3">
       <c r="A16" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>829163</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*346.92</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>829164</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*540.96</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>829165</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*685.02</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>829166</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1137.78</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>829352</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*346.92</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>829353</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*540.96</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>829354</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="2" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*685.02</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>832286</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*424.83</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>832287</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*424.83</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>834521</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1303.89</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>834522</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G27" s="2">
         <v>8</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1783.11</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>955753</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*3350.13</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>955754</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*3938.13</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" outlineLevel="3">
       <c r="A30" s="9" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883421</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*278.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883422</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*0.00</f>
+        <f>J32*350.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>883423</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*466.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>883424</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*586.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>883425</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*886.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>888604</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*390.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>888605</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*490.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>888606</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*590.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A16:K16"/>