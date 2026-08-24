--- v1 (2026-06-22)
+++ v2 (2026-08-24)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,375 +69,411 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы нержавеющих трубопроводов</t>
   </si>
   <si>
     <t>Трубы из нержавеющей стали</t>
   </si>
   <si>
     <t>Трубы нержавеющие гладкие</t>
   </si>
   <si>
     <t>Трубы гладкие нержавеющие VALTEC</t>
   </si>
   <si>
     <t>VLC-1411001</t>
   </si>
   <si>
     <t>VTi.900.304.1208</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  12х0,8мм (4 /80шт)</t>
   </si>
   <si>
-    <t>305.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>VLC-1411002</t>
   </si>
   <si>
     <t>VTi.900.304.1510</t>
   </si>
   <si>
     <t>Труба нерж. сталь,  15х1.0мм  (4 /40шт)</t>
   </si>
   <si>
     <t>412.00 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-1411003</t>
+  </si>
+  <si>
+    <t>VTi.900.304.1810</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  18х1.0мм (4 /40шт)</t>
+  </si>
+  <si>
+    <t>542.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-1411004</t>
+  </si>
+  <si>
+    <t>VTi.900.304.2212</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  22х1.2мм (4 /20шт)</t>
+  </si>
+  <si>
+    <t>756.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411005</t>
+  </si>
+  <si>
+    <t>VTi.900.304.2812</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  28х1.2мм (4 /20шт)</t>
+  </si>
+  <si>
+    <t>989.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411006</t>
+  </si>
+  <si>
+    <t>VTi.900.304.3515</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  35х1.5мм  (4 /20шт)</t>
+  </si>
+  <si>
+    <t>1 613.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1411007</t>
+  </si>
+  <si>
+    <t>VTi.900.304.4215</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  42х1.5мм  (4 /16шт)</t>
+  </si>
+  <si>
+    <t>1 999.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-1411008</t>
+  </si>
+  <si>
+    <t>VTi.900.304.5415</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  54х1.5мм  (4 /12шт)</t>
+  </si>
+  <si>
+    <t>2 625.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901051</t>
+  </si>
+  <si>
+    <t>VTi.900.304.7620</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь, 76.1х2.0мм</t>
+  </si>
+  <si>
+    <t>3 405.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...11 lines deleted...]
-    <t>542.00 руб.</t>
+    <t>VLC-901052</t>
+  </si>
+  <si>
+    <t>VTi.900.304.8920</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  88.9х2.0мм</t>
+  </si>
+  <si>
+    <t>3 996.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901183</t>
+  </si>
+  <si>
+    <t>VTi.900.304L.1810R</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  18х1.0мм</t>
+  </si>
+  <si>
+    <t>VLC-901184</t>
+  </si>
+  <si>
+    <t>VTi.900.304L.2212R</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  22х1.2мм</t>
+  </si>
+  <si>
+    <t>VLC-901185</t>
+  </si>
+  <si>
+    <t>VTi.900.304L.2812R</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  28х1.2мм</t>
+  </si>
+  <si>
+    <t>VLC-901186</t>
+  </si>
+  <si>
+    <t>VTi.900.304L.3515R</t>
+  </si>
+  <si>
+    <t>Труба нерж. сталь,  35х1.5мм</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>Трубы гладкие из нержавеющей стали VIEIR</t>
+  </si>
+  <si>
+    <t>SNT-140001</t>
+  </si>
+  <si>
+    <t>VPG1510-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/10шт)</t>
+  </si>
+  <si>
+    <t>363.44 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140002</t>
+  </si>
+  <si>
+    <t>VPG2212-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 22x1.2 "VER-PRO"   (24м/6шт)</t>
+  </si>
+  <si>
+    <t>566.72 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140003</t>
+  </si>
+  <si>
+    <t>VPG2812-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 28x1.2 "VER-PRO"   (16м/4шт)</t>
+  </si>
+  <si>
+    <t>717.64 руб.</t>
+  </si>
+  <si>
+    <t>SNT-140004</t>
+  </si>
+  <si>
+    <t>VPG3515-4</t>
+  </si>
+  <si>
+    <t>Труба 4 метра из нержавеющей стали 35x1.5 "VER-PRO"   (16м/4шт)</t>
+  </si>
+  <si>
+    <t>1 191.96 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>VLC-1411004</t>
-[...139 lines deleted...]
-  <si>
     <t>SNT-140010</t>
   </si>
   <si>
     <t>VPG1510-2</t>
   </si>
   <si>
     <t>Труба 2 метра из нержавеющей стали 15x1.0 "VER-PRO"   (40м/20шт)</t>
   </si>
   <si>
     <t>SNT-140011</t>
   </si>
   <si>
     <t>VPG2212-2</t>
   </si>
   <si>
     <t>Труба 2 метра из нержавеющей стали 22x1.2 "VER-PRO"   (16м/8шт)</t>
   </si>
   <si>
     <t>SNT-140012</t>
   </si>
   <si>
     <t>VPG2812-2</t>
   </si>
   <si>
     <t>Труба 2 метра из нержавеющей стали 28x1.2 "VER-PRO"   (12м/6шт)</t>
   </si>
   <si>
     <t>SNT-140013</t>
   </si>
   <si>
     <t>VPG1810-4</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 18x1.0 VER-PRO    (40м/10шт)</t>
   </si>
   <si>
-    <t>424.83 руб.</t>
+    <t>445.06 руб.</t>
   </si>
   <si>
     <t>SNT-140014</t>
   </si>
   <si>
     <t>VPG1810-2</t>
   </si>
   <si>
     <t>Труба 2 метра из нержавеющей стали 18x1.0 VER-PRO    (20м/10шт)</t>
   </si>
   <si>
     <t>SNT-140015</t>
   </si>
   <si>
     <t>VPG4215-4</t>
   </si>
   <si>
     <t>Труба из нержавеющей стали 42x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
   </si>
   <si>
-    <t>1 303.89 руб.</t>
+    <t>1 365.98 руб.</t>
   </si>
   <si>
     <t>SNT-140016</t>
   </si>
   <si>
     <t>VPG5415-4</t>
   </si>
   <si>
     <t>Труба из нержавеющей стали 54x1.5 (4м) "VER-PRO"   (8м/2шт)</t>
   </si>
   <si>
-    <t>1 783.11 руб.</t>
+    <t>1 868.02 руб.</t>
   </si>
   <si>
     <t>VER-001634</t>
   </si>
   <si>
     <t>VPG76.1/20-4</t>
   </si>
   <si>
     <t>Труба из нержавеющей стали 76.1x2.0 (4м)  "VER-PRO"</t>
   </si>
   <si>
-    <t>3 350.13 руб.</t>
+    <t>3 509.66 руб.</t>
   </si>
   <si>
     <t>VER-001635</t>
   </si>
   <si>
     <t>VPG88.9/20-4</t>
   </si>
   <si>
     <t>Труба из нержавеющей стали 88.9x2.0 (4м)  "VER-PRO"</t>
   </si>
   <si>
-    <t>3 938.13 руб.</t>
+    <t>4 125.66 руб.</t>
   </si>
   <si>
     <t>Трубы гладкие из нержавеющей стали РОССИЯ</t>
   </si>
   <si>
     <t>SNT-150012</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 15x1.0, Россия</t>
   </si>
   <si>
     <t>278.00 руб.</t>
   </si>
   <si>
     <t>SNT-150013</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 18x1.0, Россия</t>
   </si>
   <si>
     <t>350.00 руб.</t>
   </si>
   <si>
     <t>SNT-150014</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 22x1.2, Россия</t>
   </si>
   <si>
     <t>466.00 руб.</t>
   </si>
   <si>
     <t>SNT-150015</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 28x1.2, Россия</t>
   </si>
   <si>
     <t>586.00 руб.</t>
   </si>
   <si>
     <t>SNT-150016</t>
   </si>
   <si>
     <t>Труба 3 метра из нержавеющей стали 35x1.5, Россия</t>
   </si>
   <si>
     <t>886.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>УТ000002460</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 18x1.0 (W2)</t>
   </si>
   <si>
     <t>390.00 руб.</t>
   </si>
   <si>
     <t>УТ000002461</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 22x1.2 (W2)</t>
   </si>
   <si>
     <t>490.00 руб.</t>
   </si>
   <si>
     <t>УТ000002462</t>
   </si>
   <si>
     <t>Труба 4 метра из нержавеющей стали 28x1.2 (W2)</t>
   </si>
@@ -559,51 +595,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17212_86a5_11e9_8101_003048fd731b_7017f109_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17216_86a5_11e9_8101_003048fd731b_7017f10a_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721a_86a5_11e9_8101_003048fd731b_7017f10b_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721e_86a5_11e9_8101_003048fd731b_7017f10c_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17222_86a5_11e9_8101_003048fd731b_7017f10d_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17226_86a5_11e9_8101_003048fd731b_7017f10e_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722a_86a5_11e9_8101_003048fd731b_7017f10f_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722e_86a5_11e9_8101_003048fd731b_7017f110_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a08_551c_11f0_a76e_047c1617b143_579e23fa_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0a_551c_11f0_a76e_047c1617b143_579e23fb_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f5_c40a_11ea_8158_003048fd731b_7017f111_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f7_c40a_11ea_8158_003048fd731b_7017f112_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f9_c40a_11ea_8158_003048fd731b_e28851c5_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360fb_c40a_11ea_8158_003048fd731b_e28851c6_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb7_1a81_11eb_81ce_003048fd731b_e28851c7_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb9_1a81_11eb_81ce_003048fd731b_e28851c8_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cbb_1a81_11eb_81ce_003048fd731b_e28851c9_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317a_5f91_11eb_822d_003048fd731b_e28851ca_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317c_5f91_11eb_822d_003048fd731b_e28851cb_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f788_f3c8_11eb_82ff_003048fd731b_e28851cc_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f78a_f3c8_11eb_82ff_003048fd731b_e28851cd_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d146_7e77_11f0_a7a6_047c1617b143_a24fffea_96ed_11f0_a7c5_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d148_7e77_11f0_a7a6_047c1617b143_a24fffeb_96ed_11f0_a7c5_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155168_4765_11ef_a5fd_047c1617b143_f7c1cdb8_7932_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516c_4765_11ef_a5fd_047c1617b143_f7c1cdb9_7932_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516e_4765_11ef_a5fd_047c1617b143_f7c1cdba_7932_11f0_a79f_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155170_4765_11ef_a5fd_047c1617b143_19e96867_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9057_468b_11f0_a753_047c1617b143_0a6f39e6_310d_11f1_a89b_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9059_468b_11f0_a753_047c1617b143_0a6f39e7_310d_11f1_a89b_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db905b_468b_11f0_a753_047c1617b143_0a6f39e8_310d_11f1_a89b_047c1617b14330.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17212_86a5_11e9_8101_003048fd731b_7017f109_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17216_86a5_11e9_8101_003048fd731b_7017f10a_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721a_86a5_11e9_8101_003048fd731b_7017f10b_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1721e_86a5_11e9_8101_003048fd731b_7017f10c_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17222_86a5_11e9_8101_003048fd731b_7017f10d_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17226_86a5_11e9_8101_003048fd731b_7017f10e_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722a_86a5_11e9_8101_003048fd731b_7017f10f_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1722e_86a5_11e9_8101_003048fd731b_7017f110_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a08_551c_11f0_a76e_047c1617b143_579e23fa_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a0a_551c_11f0_a76e_047c1617b143_579e23fb_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2cb_04c1_11f1_a85e_047c1617b143_2ed140d4_0c97_11f1_a86a_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2cd_04c1_11f1_a85e_047c1617b143_2ed140d6_0c97_11f1_a86a_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2cf_04c1_11f1_a85e_047c1617b143_2ed140d8_0c97_11f1_a86a_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2d1_04c1_11f1_a85e_047c1617b143_2ed140da_0c97_11f1_a86a_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f5_c40a_11ea_8158_003048fd731b_7017f111_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f7_c40a_11ea_8158_003048fd731b_7017f112_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360f9_c40a_11ea_8158_003048fd731b_e28851c5_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360fb_c40a_11ea_8158_003048fd731b_e28851c6_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb7_1a81_11eb_81ce_003048fd731b_e28851c7_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cb9_1a81_11eb_81ce_003048fd731b_e28851c8_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1cbb_1a81_11eb_81ce_003048fd731b_e28851c9_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317a_5f91_11eb_822d_003048fd731b_e28851ca_a59b_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb317c_5f91_11eb_822d_003048fd731b_e28851cb_a59b_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f788_f3c8_11eb_82ff_003048fd731b_e28851cc_a59b_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f78a_f3c8_11eb_82ff_003048fd731b_e28851cd_a59b_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d146_7e77_11f0_a7a6_047c1617b143_a24fffea_96ed_11f0_a7c5_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d148_7e77_11f0_a7a6_047c1617b143_a24fffeb_96ed_11f0_a7c5_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155168_4765_11ef_a5fd_047c1617b143_f7c1cdb8_7932_11f0_a79f_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516c_4765_11ef_a5fd_047c1617b143_f7c1cdb9_7932_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15516e_4765_11ef_a5fd_047c1617b143_f7c1cdba_7932_11f0_a79f_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155170_4765_11ef_a5fd_047c1617b143_19e96867_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9057_468b_11f0_a753_047c1617b143_0a6f39e6_310d_11f1_a89b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9059_468b_11f0_a753_047c1617b143_0a6f39e7_310d_11f1_a89b_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db905b_468b_11f0_a753_047c1617b143_0a6f39e8_310d_11f1_a89b_047c1617b14334.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -868,147 +904,147 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1258,177 +1294,177 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1451,50 +1487,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1761,51 +1917,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L38"/>
+  <dimension ref="A1:L42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1813,51 +1969,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J38)</f>
+        <f>SUM(J2:J42)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1915,1131 +2071,1271 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*305.00</f>
+        <f>J6*0.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819858</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G7" s="2" t="s">
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*412.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819859</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*542.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819860</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*756.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819861</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="2" t="s">
+      <c r="G10" s="2">
+        <v>4</v>
+      </c>
+      <c r="H10" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*989.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819862</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="G11" s="2">
+        <v>8</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1613.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819863</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1999.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819864</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2">
-        <v>0</v>
+      <c r="H13" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2625.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>889660</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3405.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889661</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3996.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
-    <row r="16" spans="1:12" outlineLevel="3">
-      <c r="A16" s="9" t="s">
+    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1">
+        <v>959728</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="9"/>
-[...8 lines deleted...]
-      <c r="K16" s="9"/>
+      <c r="E16" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="2" t="str">
+        <f>J16*0.00</f>
+        <v>0</v>
+      </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>829163</v>
+        <v>959729</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*346.92</f>
+        <f>J17*0.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>829164</v>
+        <v>959730</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*540.96</f>
+        <f>J18*0.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>829165</v>
+        <v>959731</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="H19" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K19" s="2" t="str">
+        <f>J19*0.00</f>
+        <v>0</v>
+      </c>
+      <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12" outlineLevel="3">
+      <c r="A20" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="G19" s="2" t="s">
-[...49 lines deleted...]
-      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>829352</v>
+        <v>829163</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>76</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>71</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*346.92</f>
+        <f>J21*363.44</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>829353</v>
+        <v>829164</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="G22" s="2" t="s">
+        <v>45</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*540.96</f>
+        <f>J22*566.72</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>829354</v>
+        <v>829165</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="F23" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G23" s="2" t="s">
+        <v>45</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*685.02</f>
+        <f>J23*717.64</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>832286</v>
+        <v>829166</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F24" s="2" t="s">
+      <c r="G24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="G24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*424.83</f>
+        <f>J24*1191.96</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>832287</v>
+        <v>829352</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>76</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*424.83</f>
+        <f>J25*363.44</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>834521</v>
+        <v>829353</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>80</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1303.89</f>
+        <f>J26*566.72</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>834522</v>
+        <v>829354</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="2" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="G27" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1783.11</f>
+        <f>J27*717.64</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>955753</v>
+        <v>832286</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="F28" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G28" s="2" t="s">
+        <v>45</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*3350.13</f>
+        <f>J28*445.06</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>955754</v>
+        <v>832287</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F29" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*445.06</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>834521</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="F29" s="2" t="s">
+      <c r="E30" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G29" s="2">
-[...18 lines deleted...]
-      <c r="A30" s="9" t="s">
+      <c r="F30" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B30" s="9"/>
-[...8 lines deleted...]
-      <c r="K30" s="9"/>
+      <c r="G30" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*1365.98</f>
+        <v>0</v>
+      </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>883421</v>
+        <v>834522</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D31" s="1"/>
+      <c r="D31" s="1" t="s">
+        <v>111</v>
+      </c>
       <c r="E31" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*278.00</f>
+        <f>J31*1868.02</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="5">
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>883422</v>
+        <v>955753</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>115</v>
+      </c>
       <c r="E32" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>117</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*350.00</f>
+        <f>J32*3509.66</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>883423</v>
+        <v>955754</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>118</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="E33" s="2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>121</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*466.00</f>
+        <f>J33*4125.66</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...29 lines deleted...]
-      </c>
+    <row r="34" spans="1:12" outlineLevel="3">
+      <c r="A34" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="9"/>
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>883425</v>
+        <v>883421</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="G35" s="2" t="s">
         <v>125</v>
       </c>
+      <c r="G35" s="2">
+        <v>0</v>
+      </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*886.00</f>
+        <f>J35*278.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="36" spans="1:12" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>888604</v>
+        <v>883422</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*390.00</f>
+        <f>J36*350.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>888605</v>
+        <v>883423</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="G37" s="2">
-        <v>0</v>
+      <c r="G37" s="2" t="s">
+        <v>89</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*490.00</f>
+        <f>J37*466.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>888606</v>
+        <v>883424</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*590.00</f>
+        <f>J38*586.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>883425</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D39" s="1"/>
+      <c r="E39" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*886.00</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>888604</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D40" s="1"/>
+      <c r="E40" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>888605</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D41" s="1"/>
+      <c r="E41" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*490.00</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>888606</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D42" s="1"/>
+      <c r="E42" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K42" s="2" t="str">
+        <f>J42*590.00</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A16:K16"/>
-    <mergeCell ref="A30:K30"/>
+    <mergeCell ref="A20:K20"/>
+    <mergeCell ref="A34:K34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>