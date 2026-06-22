--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -1,40 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -141,51 +142,51 @@
   <si>
     <t>SNT-120005</t>
   </si>
   <si>
     <t>VRHE15AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 15A (50м)</t>
   </si>
   <si>
     <t>196.98 руб.</t>
   </si>
   <si>
     <t>VER-000943</t>
   </si>
   <si>
     <t>VRHE20AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 20A (30м)</t>
   </si>
   <si>
     <t>317.52 руб.</t>
   </si>
   <si>
-    <t>шт</t>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>Трубы гофрированные из нержавеющей стали GAPPO</t>
   </si>
   <si>
     <t>GAP-100589</t>
   </si>
   <si>
     <t>G1387.15</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 15A (50м)</t>
   </si>
   <si>
     <t>246.17 руб.</t>
   </si>
   <si>
     <t>GAP-100590</t>
   </si>
   <si>
     <t>G1387.20</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 20A (30м)</t>
   </si>
@@ -400,51 +401,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720b_86a5_11e9_8101_003048fd731b_7017f105_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720d_86a5_11e9_8101_003048fd731b_7017f106_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720f_86a5_11e9_8101_003048fd731b_7017f107_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280a1b0_369d_11ea_810f_003048fd731b_7017f108_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54756f2_35e6_11ea_810f_003048fd731b_ac993d55_476f_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c40f_37d2_11ef_a5e9_047c1617b143_19e96868_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1472_ce2b_11f0_a80d_047c1617b143_b4b9bca1_d8cb_11f0_a81b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1474_ce2b_11f0_a80d_047c1617b143_b4b9bca2_d8cb_11f0_a81b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1476_ce2b_11f0_a80d_047c1617b143_b4b9bca3_d8cb_11f0_a81b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1478_ce2b_11f0_a80d_047c1617b143_b4b9bca4_d8cb_11f0_a81b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4db8_e161_11f0_a826_047c1617b143_0a6f3ab8_310d_11f1_a89b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dba_e161_11f0_a826_047c1617b143_0a6f3aba_310d_11f1_a89b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbc_e161_11f0_a826_047c1617b143_0a6f3abc_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbe_e161_11f0_a826_047c1617b143_0a6f3abe_310d_11f1_a89b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc0_e161_11f0_a826_047c1617b143_0a6f3ac0_310d_11f1_a89b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc2_e161_11f0_a826_047c1617b143_0a6f3ac2_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc4_e161_11f0_a826_047c1617b143_0a6f3ac4_310d_11f1_a89b_047c1617b14317.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720b_86a5_11e9_8101_003048fd731b_7017f105_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720d_86a5_11e9_8101_003048fd731b_7017f106_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1720f_86a5_11e9_8101_003048fd731b_7017f107_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280a1b0_369d_11ea_810f_003048fd731b_7017f108_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54756f2_35e6_11ea_810f_003048fd731b_ac993d55_476f_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c40f_37d2_11ef_a5e9_047c1617b143_19e96868_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1472_ce2b_11f0_a80d_047c1617b143_b4b9bca1_d8cb_11f0_a81b_047c1617b1437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1474_ce2b_11f0_a80d_047c1617b143_b4b9bca2_d8cb_11f0_a81b_047c1617b1438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1476_ce2b_11f0_a80d_047c1617b143_b4b9bca3_d8cb_11f0_a81b_047c1617b1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1478_ce2b_11f0_a80d_047c1617b143_b4b9bca4_d8cb_11f0_a81b_047c1617b14310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4db8_e161_11f0_a826_047c1617b143_0a6f3ab8_310d_11f1_a89b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dba_e161_11f0_a826_047c1617b143_0a6f3aba_310d_11f1_a89b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbc_e161_11f0_a826_047c1617b143_0a6f3abc_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dbe_e161_11f0_a826_047c1617b143_0a6f3abe_310d_11f1_a89b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc0_e161_11f0_a826_047c1617b143_0a6f3ac0_310d_11f1_a89b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc2_e161_11f0_a826_047c1617b143_0a6f3ac2_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4dc4_e161_11f0_a826_047c1617b143_0a6f3ac4_310d_11f1_a89b_047c1617b14317.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1528,61 +1529,61 @@
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*196.98</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>884662</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="G11" s="2">
-        <v>0</v>
+      <c r="G11" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*317.52</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="3">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>