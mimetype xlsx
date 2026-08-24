--- v1 (2026-06-22)
+++ v2 (2026-08-24)
@@ -70,120 +70,120 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы нержавеющих трубопроводов</t>
   </si>
   <si>
     <t>Трубы из нержавеющей стали</t>
   </si>
   <si>
     <t>Трубы нержавеющие гофрированные</t>
   </si>
   <si>
     <t>Трубы гофрированные из нержавеющей стали VIEIR</t>
   </si>
   <si>
     <t>SNT-120001</t>
   </si>
   <si>
     <t>VRHE15A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 15A (50м)</t>
   </si>
   <si>
-    <t>152.88 руб.</t>
+    <t>160.16 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>SNT-120002</t>
   </si>
   <si>
     <t>VRHE20A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 20A (30м)</t>
   </si>
   <si>
-    <t>229.32 руб.</t>
+    <t>240.24 руб.</t>
   </si>
   <si>
     <t>SNT-120003</t>
   </si>
   <si>
     <t>VRHE25A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 25A  (30м)</t>
   </si>
   <si>
-    <t>349.86 руб.</t>
+    <t>366.52 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>SNT-120004</t>
   </si>
   <si>
     <t>VRHE32A</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали VR 32A  (20м)</t>
   </si>
   <si>
-    <t>502.74 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;100</t>
+    <t>526.68 руб.</t>
   </si>
   <si>
     <t>SNT-120005</t>
   </si>
   <si>
     <t>VRHE15AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 15A (50м)</t>
   </si>
   <si>
-    <t>196.98 руб.</t>
+    <t>206.36 руб.</t>
   </si>
   <si>
     <t>VER-000943</t>
   </si>
   <si>
     <t>VRHE20AO</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали в п/э желтой оболочке 20A (30м)</t>
   </si>
   <si>
-    <t>317.52 руб.</t>
+    <t>332.64 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>Трубы гофрированные из нержавеющей стали GAPPO</t>
   </si>
   <si>
     <t>GAP-100589</t>
   </si>
   <si>
     <t>G1387.15</t>
   </si>
   <si>
     <t>Труба гофрированная отож. из нерж. стали 15A (50м)</t>
   </si>
   <si>
     <t>246.17 руб.</t>
   </si>
   <si>
     <t>GAP-100590</t>
   </si>
   <si>
     <t>G1387.20</t>
   </si>
@@ -1367,226 +1367,226 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*152.88</f>
+        <f>J6*160.16</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819855</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*229.32</f>
+        <f>J7*240.24</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819856</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*349.86</f>
+        <f>J8*366.52</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824563</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*502.74</f>
+        <f>J9*526.68</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824562</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*196.98</f>
+        <f>J10*206.36</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>884662</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*317.52</f>
+        <f>J11*332.64</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="3">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>954245</v>
       </c>
@@ -1768,51 +1768,51 @@
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*222.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>954333</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*299.70</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>954334</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="1"/>